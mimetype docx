--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D088065" w14:textId="223C215C" w:rsidR="00691613" w:rsidRDefault="00AD29E6" w:rsidP="00AD29E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="-46" w:hanging="2160"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tanggal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, Bulan, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tahun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="21807C84" w14:textId="77777777" w:rsidR="00AD29E6" w:rsidRDefault="00AD29E6" w:rsidP="00691613">
       <w:pPr>
@@ -863,57 +863,51 @@
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>sudah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>mengikuti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4 kali</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 4 kali </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>namun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002139EA">
         <w:rPr>
@@ -1103,128 +1097,85 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00860E4A">
         <w:t>……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00860E4A">
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="608ABE92" w14:textId="43062698" w:rsidR="00077F26" w:rsidRDefault="00077F26" w:rsidP="00077F26">
+    <w:p w14:paraId="42348939" w14:textId="20EC3B32" w:rsidR="00077F26" w:rsidRPr="00D945C5" w:rsidRDefault="00077F26" w:rsidP="00D945C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00860E4A">
         <w:t>……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00860E4A">
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB29D74" w14:textId="77777777" w:rsidR="002139EA" w:rsidRDefault="002139EA" w:rsidP="00691613">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A2D65E" w14:textId="2B1F4CB9" w:rsidR="00691613" w:rsidRDefault="00691613" w:rsidP="00691613">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Demikian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00210A34">
         <w:t>permohonan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00210A34">
         <w:t xml:space="preserve"> </w:t>
@@ -1349,51 +1300,51 @@
       <w:pPr>
         <w:ind w:left="5040" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FFE606F" w14:textId="77777777" w:rsidR="00691613" w:rsidRDefault="00691613" w:rsidP="00691613">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24739EC5" w14:textId="77777777" w:rsidR="00691613" w:rsidRDefault="00691613" w:rsidP="00691613">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029EC436" w14:textId="2E85D576" w:rsidR="00691613" w:rsidRPr="002139EA" w:rsidRDefault="00691613" w:rsidP="00691613">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="5040" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002139EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002139EA" w:rsidRPr="002139EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -1467,164 +1418,163 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002139EA">
         <w:t>……………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCB4500" w14:textId="086CB549" w:rsidR="00D03C4E" w:rsidRDefault="00D03C4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D03C4E" w:rsidSect="00AD29E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1133" w:bottom="720" w:left="1134" w:header="180" w:footer="308" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01971C93" w14:textId="77777777" w:rsidR="001200E8" w:rsidRDefault="001200E8">
+    <w:p w14:paraId="0BE39842" w14:textId="77777777" w:rsidR="00C83262" w:rsidRDefault="00C83262">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EA57AD9" w14:textId="77777777" w:rsidR="001200E8" w:rsidRDefault="001200E8">
+    <w:p w14:paraId="13C3CE81" w14:textId="77777777" w:rsidR="00C83262" w:rsidRDefault="00C83262">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="FFFFFFFF" w:usb1="E9FFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="603F01FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625D41B3" w14:textId="77777777" w:rsidR="001200E8" w:rsidRDefault="001200E8">
+    <w:p w14:paraId="13DC292E" w14:textId="77777777" w:rsidR="00C83262" w:rsidRDefault="00C83262">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FADC2C6" w14:textId="77777777" w:rsidR="001200E8" w:rsidRDefault="001200E8">
+    <w:p w14:paraId="12AFAE71" w14:textId="77777777" w:rsidR="00C83262" w:rsidRDefault="00C83262">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00CE12F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67B02F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="633" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5120,175 +5070,175 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1862817475">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="379403888">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="185027227">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="327562812">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="201865731">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1057365276">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1601065703">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2044866107">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2146509859">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="538784726">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1041247639">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="857237632">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1817330595">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="294944212">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="9534309">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="298220297">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="213586288">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2122724022">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="174082115">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1886677062">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="588125403">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1489518462">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1097142102">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2079862938">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1749888604">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="969282358">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="928738019">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1804690771">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2040280709">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1883251913">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1100225504">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1882592801">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2056197555">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1690329536">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1395733339">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1443305520">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2058041679">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1295480184">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="275672625">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="2044284059">
     <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#739cc3">
       <v:fill angle="90" type="gradient">
         <o:fill v:ext="view" type="gradientUnscaled"/>
       </v:fill>
       <v:stroke color="#739cc3" weight="1.25pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -8138,50 +8088,51 @@
     <w:rsid w:val="00941668"/>
     <w:rsid w:val="00941F7C"/>
     <w:rsid w:val="00942238"/>
     <w:rsid w:val="00942C8A"/>
     <w:rsid w:val="009433B2"/>
     <w:rsid w:val="00943AFF"/>
     <w:rsid w:val="00943DFB"/>
     <w:rsid w:val="00944088"/>
     <w:rsid w:val="0094460C"/>
     <w:rsid w:val="0094491B"/>
     <w:rsid w:val="00945435"/>
     <w:rsid w:val="009454B0"/>
     <w:rsid w:val="00945864"/>
     <w:rsid w:val="0094602B"/>
     <w:rsid w:val="009461B6"/>
     <w:rsid w:val="00946409"/>
     <w:rsid w:val="0094646E"/>
     <w:rsid w:val="009465A4"/>
     <w:rsid w:val="00946A46"/>
     <w:rsid w:val="00947093"/>
     <w:rsid w:val="009476D6"/>
     <w:rsid w:val="0095028A"/>
     <w:rsid w:val="009504ED"/>
     <w:rsid w:val="00952260"/>
     <w:rsid w:val="00952913"/>
+    <w:rsid w:val="00953094"/>
     <w:rsid w:val="00953320"/>
     <w:rsid w:val="00953443"/>
     <w:rsid w:val="009543A0"/>
     <w:rsid w:val="00954C95"/>
     <w:rsid w:val="00954D3B"/>
     <w:rsid w:val="0095520B"/>
     <w:rsid w:val="009556AB"/>
     <w:rsid w:val="00955D09"/>
     <w:rsid w:val="00957C57"/>
     <w:rsid w:val="00957CC4"/>
     <w:rsid w:val="00960212"/>
     <w:rsid w:val="00960FDB"/>
     <w:rsid w:val="009612C7"/>
     <w:rsid w:val="0096179D"/>
     <w:rsid w:val="00961821"/>
     <w:rsid w:val="00961B83"/>
     <w:rsid w:val="00961D76"/>
     <w:rsid w:val="009626AA"/>
     <w:rsid w:val="00962B9D"/>
     <w:rsid w:val="00962F09"/>
     <w:rsid w:val="0096389E"/>
     <w:rsid w:val="00963D75"/>
     <w:rsid w:val="00963FC5"/>
     <w:rsid w:val="00965AB9"/>
     <w:rsid w:val="00965B23"/>
@@ -9125,50 +9076,51 @@
     <w:rsid w:val="00C667EE"/>
     <w:rsid w:val="00C66FFC"/>
     <w:rsid w:val="00C671DB"/>
     <w:rsid w:val="00C67297"/>
     <w:rsid w:val="00C70FA2"/>
     <w:rsid w:val="00C717E5"/>
     <w:rsid w:val="00C71EF3"/>
     <w:rsid w:val="00C7235C"/>
     <w:rsid w:val="00C736A6"/>
     <w:rsid w:val="00C73B51"/>
     <w:rsid w:val="00C74002"/>
     <w:rsid w:val="00C74069"/>
     <w:rsid w:val="00C74200"/>
     <w:rsid w:val="00C74422"/>
     <w:rsid w:val="00C756BE"/>
     <w:rsid w:val="00C77F79"/>
     <w:rsid w:val="00C80134"/>
     <w:rsid w:val="00C8051B"/>
     <w:rsid w:val="00C80622"/>
     <w:rsid w:val="00C808E3"/>
     <w:rsid w:val="00C8188F"/>
     <w:rsid w:val="00C820BF"/>
     <w:rsid w:val="00C82570"/>
     <w:rsid w:val="00C8265D"/>
     <w:rsid w:val="00C82CD4"/>
+    <w:rsid w:val="00C83262"/>
     <w:rsid w:val="00C83631"/>
     <w:rsid w:val="00C83C8E"/>
     <w:rsid w:val="00C83FD0"/>
     <w:rsid w:val="00C842E0"/>
     <w:rsid w:val="00C8464D"/>
     <w:rsid w:val="00C8622A"/>
     <w:rsid w:val="00C869C7"/>
     <w:rsid w:val="00C86E4F"/>
     <w:rsid w:val="00C871E4"/>
     <w:rsid w:val="00C87495"/>
     <w:rsid w:val="00C87A58"/>
     <w:rsid w:val="00C87C76"/>
     <w:rsid w:val="00C903B7"/>
     <w:rsid w:val="00C90CE0"/>
     <w:rsid w:val="00C915AD"/>
     <w:rsid w:val="00C91683"/>
     <w:rsid w:val="00C921C3"/>
     <w:rsid w:val="00C93022"/>
     <w:rsid w:val="00C93087"/>
     <w:rsid w:val="00C93120"/>
     <w:rsid w:val="00C934FF"/>
     <w:rsid w:val="00C93FFD"/>
     <w:rsid w:val="00C946C6"/>
     <w:rsid w:val="00C94860"/>
     <w:rsid w:val="00C94A6C"/>
@@ -9434,50 +9386,51 @@
     <w:rsid w:val="00D73965"/>
     <w:rsid w:val="00D74551"/>
     <w:rsid w:val="00D75EBA"/>
     <w:rsid w:val="00D767C5"/>
     <w:rsid w:val="00D76884"/>
     <w:rsid w:val="00D77422"/>
     <w:rsid w:val="00D77BE6"/>
     <w:rsid w:val="00D77EE6"/>
     <w:rsid w:val="00D8123C"/>
     <w:rsid w:val="00D81871"/>
     <w:rsid w:val="00D81EC1"/>
     <w:rsid w:val="00D826DD"/>
     <w:rsid w:val="00D83F55"/>
     <w:rsid w:val="00D84313"/>
     <w:rsid w:val="00D84A34"/>
     <w:rsid w:val="00D85A73"/>
     <w:rsid w:val="00D85F09"/>
     <w:rsid w:val="00D8601B"/>
     <w:rsid w:val="00D8611B"/>
     <w:rsid w:val="00D90663"/>
     <w:rsid w:val="00D90CF8"/>
     <w:rsid w:val="00D9178B"/>
     <w:rsid w:val="00D93B4E"/>
     <w:rsid w:val="00D93CC1"/>
     <w:rsid w:val="00D9457D"/>
+    <w:rsid w:val="00D945C5"/>
     <w:rsid w:val="00D94918"/>
     <w:rsid w:val="00D94CC8"/>
     <w:rsid w:val="00D95948"/>
     <w:rsid w:val="00D95C20"/>
     <w:rsid w:val="00D95EF3"/>
     <w:rsid w:val="00D96211"/>
     <w:rsid w:val="00D9702C"/>
     <w:rsid w:val="00D975C7"/>
     <w:rsid w:val="00D9793A"/>
     <w:rsid w:val="00DA0CD8"/>
     <w:rsid w:val="00DA116B"/>
     <w:rsid w:val="00DA1625"/>
     <w:rsid w:val="00DA1ABB"/>
     <w:rsid w:val="00DA1ADF"/>
     <w:rsid w:val="00DA1D92"/>
     <w:rsid w:val="00DA22CF"/>
     <w:rsid w:val="00DA2904"/>
     <w:rsid w:val="00DA2A71"/>
     <w:rsid w:val="00DA2DCA"/>
     <w:rsid w:val="00DA2DDA"/>
     <w:rsid w:val="00DA2E21"/>
     <w:rsid w:val="00DA30ED"/>
     <w:rsid w:val="00DA4439"/>
     <w:rsid w:val="00DA4DD9"/>
     <w:rsid w:val="00DA5196"/>
@@ -10234,59 +10187,59 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#739cc3">
       <v:fill angle="90" type="gradient">
         <o:fill v:ext="view" type="gradientUnscaled"/>
       </v:fill>
       <v:stroke color="#739cc3" weight="1.25pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="23EE963C"/>
   <w15:docId w15:val="{DFF94DF4-F7AF-49D4-9E46-AE81BBE48CF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-ID" w:eastAsia="en-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10638,463 +10591,463 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Judul1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Judul1KAR"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="TeksBalon">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TeksBalonKAR"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="zh-CN" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="TeksIsi">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="TeksIsiKAR"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:val="id"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="PetaDokumen">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:link w:val="PetaDokumenKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="HiperlinkyangDiikuti">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="FooterKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="HeaderKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Kuat">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="KisiTabel">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul1KAR">
+    <w:name w:val="Judul 1 KAR"/>
+    <w:link w:val="Judul1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...1 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PetaDokumenKAR">
+    <w:name w:val="Peta Dokumen KAR"/>
+    <w:link w:val="PetaDokumen"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p15">
     <w:name w:val="p15"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p0">
     <w:name w:val="p0"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="TidakAdaSpasi">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
     <w:name w:val="No Spacing1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksBalonKAR">
+    <w:name w:val="Teks Balon KAR"/>
+    <w:link w:val="TeksBalon"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar1">
     <w:name w:val="Balloon Text Char1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="5yl5">
     <w:name w:val="_5yl5"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
+    <w:name w:val="Footer KAR"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
+    <w:name w:val="Header KAR"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="product-statisticssold-seen">
     <w:name w:val="product-statistics__sold-seen"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="product-priceafter">
     <w:name w:val="product-price__after"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Tempatpenampungteks">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksIsiKAR">
+    <w:name w:val="Teks Isi KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="TeksIsi"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:val="id" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mw-page-title-main">
     <w:name w:val="mw-page-title-main"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:rsid w:val="003E167D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Penekanan">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="003E167D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E167D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-ID"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="28997657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="652101972">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11479,108 +11432,108 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B7A9C57-5E02-40DA-955A-5D86C42A548A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>161</Words>
-  <Characters>921</Characters>
+  <Words>157</Words>
+  <Characters>898</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nomor 	:	………./UN17.5/LK/2015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1080</CharactersWithSpaces>
+  <CharactersWithSpaces>1053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nomor 	:	………./UN17.5/LK/2015</dc:title>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.21179</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>C2AF7D241AF64F628308B86C523A1AC4_12</vt:lpwstr>