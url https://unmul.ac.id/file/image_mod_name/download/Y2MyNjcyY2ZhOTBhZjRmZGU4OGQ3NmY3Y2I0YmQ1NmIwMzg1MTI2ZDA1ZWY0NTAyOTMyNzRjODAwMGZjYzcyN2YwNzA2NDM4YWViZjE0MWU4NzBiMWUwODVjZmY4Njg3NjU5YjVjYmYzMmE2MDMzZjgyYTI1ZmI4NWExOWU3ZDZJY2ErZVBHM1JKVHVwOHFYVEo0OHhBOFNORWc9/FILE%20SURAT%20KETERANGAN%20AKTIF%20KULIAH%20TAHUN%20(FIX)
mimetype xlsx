--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\BERKAS SURAT 1 PINTU\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TIK\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73BA8B4A-E735-452B-ABB7-EA2A2B701AEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B088D86E-B501-432A-846F-190C3D922CDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet6" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F49" i="1" l="1"/>
+  <c r="F48" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="58">
   <si>
     <t>UNIVERSITAS MULAWARMAN</t>
   </si>
   <si>
     <t>FAKULTAS ILMU SOSIAL DAN ILMU POLITIK</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>:</t>
   </si>
   <si>
     <t>N a m a</t>
   </si>
   <si>
     <t>Jabatan</t>
   </si>
   <si>
     <t>Program Studi</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
@@ -231,53 +231,50 @@
     <t>Yang bertanda tangan dibawah ini</t>
   </si>
   <si>
     <t>dengan ini menerangkan bahwa</t>
   </si>
   <si>
     <t>adalah benar nama mahasiswa tersebut di atas :</t>
   </si>
   <si>
     <t>Demikian Surat Keterangan ini dibuat untuk dipergunakan sebagaimana mestinya.</t>
   </si>
   <si>
     <t>Nomor Hand Phone (HP)</t>
   </si>
   <si>
     <t>Tempat, Tanggal Lahir</t>
   </si>
   <si>
     <t>Wakil Dekan Bidang Kemahasiswaan, Alumni, dan Kerja Sama</t>
   </si>
   <si>
     <t>- Surat keterangan ini dibuat untuk melengkapi berkas ….............</t>
   </si>
   <si>
     <t>Daryono, S.Sos., M.Si., Ph.D.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jurusan</t>
   </si>
   <si>
     <t>- Aktif dan terdaftar sebagai mahasiswa reguler tahun akademik 2025/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -580,51 +577,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -695,189 +692,180 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -916,197 +904,163 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="131884" y="269631"/>
           <a:ext cx="1161775" cy="1214740"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1240,1315 +1194,1061 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:IV284"/>
+  <dimension ref="A1:IV283"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:C30"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28:XFD28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="46" style="1" customWidth="1"/>
-    <col min="7" max="256" width="9.109375" style="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29"/>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
     </row>
-    <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="45"/>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="55"/>
-[...2 lines deleted...]
-      <c r="F2" s="55"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
       <c r="G2" s="29"/>
     </row>
-    <row r="3" spans="1:7" ht="21" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:7" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A3" s="45"/>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="55"/>
-[...2 lines deleted...]
-      <c r="F3" s="55"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
       <c r="G3" s="29"/>
     </row>
-    <row r="4" spans="1:7" ht="18" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="45"/>
-      <c r="B4" s="59" t="s">
+      <c r="B4" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="60"/>
-[...2 lines deleted...]
-      <c r="F4" s="60"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
       <c r="G4" s="29"/>
     </row>
-    <row r="5" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="45"/>
-      <c r="B5" s="57" t="s">
+      <c r="B5" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="58"/>
-[...2 lines deleted...]
-      <c r="F5" s="58"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
       <c r="G5" s="29"/>
     </row>
-    <row r="6" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="70"/>
-[...2 lines deleted...]
-      <c r="F6" s="70"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
       <c r="G6" s="29"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
       <c r="G7" s="39"/>
     </row>
-    <row r="8" spans="1:7" ht="7.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="47" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="5"/>
     </row>
-    <row r="9" spans="1:7" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A9" s="30"/>
       <c r="B9" s="30"/>
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="29"/>
     </row>
     <row r="10" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="29"/>
     </row>
-    <row r="11" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.25">
-      <c r="A11" s="68" t="s">
+    <row r="11" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="68"/>
-[...3 lines deleted...]
-      <c r="F11" s="68"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
       <c r="G11" s="29"/>
     </row>
-    <row r="12" spans="1:7" ht="16.8" x14ac:dyDescent="0.25">
-      <c r="A12" s="56" t="s">
+    <row r="12" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="56"/>
-[...3 lines deleted...]
-      <c r="F12" s="56"/>
+      <c r="B12" s="63"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
       <c r="G12" s="29"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="33"/>
       <c r="F13" s="32"/>
       <c r="G13" s="22"/>
     </row>
-    <row r="14" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="32"/>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="25" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="34"/>
       <c r="G14" s="22"/>
     </row>
     <row r="15" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="32"/>
-      <c r="B15" s="62" t="s">
+      <c r="B15" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="62"/>
+      <c r="C15" s="55"/>
       <c r="D15" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="37"/>
       <c r="F15" s="34"/>
       <c r="G15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="32"/>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="36"/>
       <c r="E16" s="37"/>
       <c r="F16" s="34"/>
       <c r="G16" s="22"/>
     </row>
-    <row r="17" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
-      <c r="B17" s="61" t="s">
+      <c r="B17" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="61"/>
+      <c r="C17" s="60"/>
       <c r="D17" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="35" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="34"/>
       <c r="G17" s="22"/>
     </row>
-    <row r="18" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="32"/>
-      <c r="B18" s="62" t="s">
+      <c r="B18" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="62"/>
+      <c r="C18" s="55"/>
       <c r="D18" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="34"/>
       <c r="G18" s="22"/>
     </row>
-    <row r="19" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="32"/>
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="62"/>
+      <c r="C19" s="55"/>
       <c r="D19" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E19" s="37" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="34"/>
       <c r="G19" s="22"/>
     </row>
-    <row r="20" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="32"/>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="C20" s="62"/>
+      <c r="C20" s="55"/>
       <c r="D20" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="37" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="34"/>
       <c r="G20" s="22"/>
     </row>
-    <row r="21" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="32"/>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="36"/>
       <c r="E21" s="37"/>
       <c r="F21" s="34"/>
       <c r="G21" s="22"/>
     </row>
-    <row r="22" spans="1:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="32"/>
       <c r="B22" s="37" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="37"/>
       <c r="D22" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="37"/>
       <c r="F22" s="34"/>
       <c r="G22" s="22"/>
     </row>
-    <row r="23" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="29"/>
-      <c r="B23" s="62" t="s">
+      <c r="B23" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="62"/>
+      <c r="C23" s="55"/>
       <c r="D23" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="22"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
-    <row r="24" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
-      <c r="B24" s="62" t="s">
+      <c r="B24" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="62"/>
+      <c r="C24" s="55"/>
       <c r="D24" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="22"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
     </row>
-    <row r="25" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="29"/>
-      <c r="B25" s="62" t="s">
+      <c r="B25" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="62"/>
+      <c r="C25" s="55"/>
       <c r="D25" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="22"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
     </row>
-    <row r="26" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="29"/>
-      <c r="B26" s="62" t="s">
+      <c r="B26" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="C26" s="62"/>
+      <c r="C26" s="55"/>
       <c r="D26" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="22"/>
-      <c r="H26" s="53"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+    </row>
+    <row r="27" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="29"/>
-      <c r="B27" s="61" t="s">
+      <c r="B27" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="C27" s="61"/>
+      <c r="C27" s="60"/>
       <c r="D27" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="22"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
     </row>
-    <row r="28" spans="1:256" s="51" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29"/>
-      <c r="B28" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="52"/>
+      <c r="B28" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="60"/>
       <c r="D28" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E28" s="7"/>
-      <c r="F28" s="7"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="5"/>
       <c r="G28" s="22"/>
-      <c r="H28" s="50"/>
-[...249 lines deleted...]
-    <row r="29" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+    </row>
+    <row r="29" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="29"/>
-      <c r="B29" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="61"/>
+      <c r="B29" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="54"/>
       <c r="D29" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E29" s="41"/>
+      <c r="E29" s="42"/>
       <c r="F29" s="5"/>
       <c r="G29" s="22"/>
-      <c r="H29" s="4"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="30" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="29"/>
-      <c r="B30" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="67"/>
+      <c r="B30" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="54"/>
       <c r="D30" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E30" s="42"/>
-      <c r="F30" s="5"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="57"/>
       <c r="G30" s="22"/>
     </row>
-    <row r="31" spans="1:256" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="29"/>
-      <c r="B31" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="67"/>
+      <c r="B31" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="60"/>
       <c r="D31" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="69"/>
-      <c r="F31" s="55"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="5"/>
       <c r="G31" s="22"/>
     </row>
-    <row r="32" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="29"/>
-      <c r="B32" s="61" t="s">
-[...7 lines deleted...]
-      <c r="F32" s="5"/>
+      <c r="B32" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
       <c r="G32" s="22"/>
     </row>
-    <row r="33" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="29"/>
-      <c r="B33" s="34" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="29"/>
+      <c r="B33" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="54"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
       <c r="G33" s="22"/>
     </row>
-    <row r="34" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="29"/>
-      <c r="B34" s="66" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="67"/>
+      <c r="B34" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
       <c r="G34" s="22"/>
     </row>
-    <row r="35" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="29"/>
-      <c r="B35" s="63" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="64"/>
+      <c r="B35" s="48"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
       <c r="G35" s="22"/>
     </row>
-    <row r="36" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="29"/>
-      <c r="B36" s="48"/>
-[...3 lines deleted...]
-      <c r="F36" s="49"/>
+      <c r="B36" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="52"/>
+      <c r="D36" s="52"/>
+      <c r="E36" s="52"/>
+      <c r="F36" s="52"/>
       <c r="G36" s="22"/>
     </row>
-    <row r="37" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="29"/>
-      <c r="B37" s="65" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="65"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="52"/>
+      <c r="D37" s="52"/>
+      <c r="E37" s="52"/>
+      <c r="F37" s="52"/>
       <c r="G37" s="22"/>
     </row>
-    <row r="38" spans="1:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="29"/>
-      <c r="B38" s="65"/>
-[...3 lines deleted...]
-      <c r="F38" s="65"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
       <c r="G38" s="22"/>
     </row>
     <row r="39" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="29"/>
       <c r="B39" s="44"/>
       <c r="C39" s="44"/>
       <c r="D39" s="44"/>
       <c r="E39" s="44"/>
       <c r="F39" s="44"/>
       <c r="G39" s="22"/>
     </row>
-    <row r="40" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="29"/>
-      <c r="B40" s="44"/>
-[...3 lines deleted...]
-      <c r="F40" s="44"/>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="38" t="s">
+        <v>43</v>
+      </c>
       <c r="G40" s="22"/>
     </row>
-    <row r="41" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="29"/>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
-      <c r="E41" s="29"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="E41" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="F41" s="35" t="s">
+        <v>31</v>
       </c>
       <c r="G41" s="22"/>
     </row>
-    <row r="42" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="29"/>
-      <c r="B42" s="35"/>
-      <c r="C42" s="35"/>
+      <c r="B42" s="33"/>
+      <c r="C42" s="33"/>
       <c r="D42" s="35"/>
-      <c r="E42" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="29"/>
       <c r="F42" s="35" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="G42" s="22"/>
     </row>
-    <row r="43" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="29"/>
       <c r="B43" s="33"/>
       <c r="C43" s="33"/>
       <c r="D43" s="35"/>
       <c r="E43" s="29"/>
       <c r="F43" s="35" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G43" s="22"/>
     </row>
-    <row r="44" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      </c>
+    <row r="44" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="22"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="25"/>
       <c r="G44" s="22"/>
     </row>
-    <row r="45" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="22"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="25"/>
       <c r="E45" s="22"/>
       <c r="F45" s="25"/>
       <c r="G45" s="22"/>
     </row>
-    <row r="46" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="22"/>
       <c r="B46" s="23"/>
       <c r="C46" s="23"/>
       <c r="D46" s="25"/>
       <c r="E46" s="22"/>
       <c r="F46" s="25"/>
       <c r="G46" s="22"/>
     </row>
-    <row r="47" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="22"/>
       <c r="B47" s="23"/>
       <c r="C47" s="23"/>
       <c r="D47" s="25"/>
       <c r="E47" s="22"/>
-      <c r="F47" s="25"/>
+      <c r="F47" s="35"/>
       <c r="G47" s="22"/>
     </row>
-    <row r="48" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="22"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="25"/>
       <c r="E48" s="22"/>
-      <c r="F48" s="35"/>
+      <c r="F48" s="35" t="str">
+        <f>E17</f>
+        <v>Daryono, S.Sos., M.Si., Ph.D.</v>
+      </c>
       <c r="G48" s="22"/>
     </row>
-    <row r="49" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22"/>
       <c r="B49" s="23"/>
       <c r="C49" s="23"/>
       <c r="D49" s="25"/>
       <c r="E49" s="22"/>
-      <c r="F49" s="35" t="str">
-[...1 lines deleted...]
-        <v>Daryono, S.Sos., M.Si., Ph.D.</v>
+      <c r="F49" s="35" t="s">
+        <v>33</v>
       </c>
       <c r="G49" s="22"/>
     </row>
-    <row r="50" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="22"/>
       <c r="B50" s="23"/>
       <c r="C50" s="23"/>
       <c r="D50" s="25"/>
-      <c r="E50" s="22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E50" s="24"/>
+      <c r="F50" s="29"/>
       <c r="G50" s="22"/>
     </row>
-    <row r="51" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="22"/>
-      <c r="B51" s="23"/>
-[...3 lines deleted...]
-      <c r="F51" s="29"/>
+      <c r="B51" s="26"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="27"/>
+      <c r="F51" s="34"/>
       <c r="G51" s="22"/>
     </row>
-    <row r="52" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="22"/>
-      <c r="B52" s="26"/>
-[...1 lines deleted...]
-      <c r="D52" s="24"/>
+      <c r="B52" s="27"/>
+      <c r="C52" s="27"/>
+      <c r="D52" s="27"/>
       <c r="E52" s="27"/>
-      <c r="F52" s="34"/>
+      <c r="F52" s="39"/>
       <c r="G52" s="22"/>
     </row>
-    <row r="53" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="22"/>
       <c r="B53" s="27"/>
       <c r="C53" s="27"/>
       <c r="D53" s="27"/>
       <c r="E53" s="27"/>
-      <c r="F53" s="39"/>
+      <c r="F53" s="27"/>
       <c r="G53" s="22"/>
     </row>
-    <row r="54" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A54" s="22"/>
       <c r="B54" s="27"/>
       <c r="C54" s="27"/>
       <c r="D54" s="27"/>
       <c r="E54" s="27"/>
       <c r="F54" s="27"/>
       <c r="G54" s="22"/>
     </row>
-    <row r="55" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="22"/>
       <c r="B55" s="27"/>
       <c r="C55" s="27"/>
       <c r="D55" s="27"/>
       <c r="E55" s="27"/>
       <c r="F55" s="27"/>
       <c r="G55" s="22"/>
     </row>
-    <row r="56" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="22"/>
       <c r="B56" s="27"/>
       <c r="C56" s="27"/>
       <c r="D56" s="27"/>
       <c r="E56" s="27"/>
       <c r="F56" s="27"/>
       <c r="G56" s="22"/>
     </row>
-    <row r="57" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="22"/>
       <c r="B57" s="27"/>
       <c r="C57" s="27"/>
       <c r="D57" s="27"/>
-      <c r="E57" s="27"/>
+      <c r="E57" s="24"/>
       <c r="F57" s="27"/>
       <c r="G57" s="22"/>
     </row>
-    <row r="58" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F58" s="27"/>
+    <row r="58" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="28"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="27"/>
+      <c r="F58" s="24"/>
       <c r="G58" s="22"/>
     </row>
-    <row r="59" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D59" s="24"/>
+    <row r="59" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="22"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
       <c r="E59" s="27"/>
-      <c r="F59" s="24"/>
+      <c r="F59" s="27"/>
       <c r="G59" s="22"/>
     </row>
-    <row r="60" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="22"/>
       <c r="B60" s="27"/>
       <c r="C60" s="27"/>
       <c r="D60" s="27"/>
-      <c r="E60" s="27"/>
+      <c r="E60" s="22"/>
       <c r="F60" s="27"/>
       <c r="G60" s="22"/>
     </row>
-    <row r="61" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    <row r="68" spans="2:6" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:6" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="E67" s="6"/>
+    </row>
+    <row r="68" spans="2:6" ht="19.5" x14ac:dyDescent="0.3">
       <c r="E68" s="6"/>
     </row>
-    <row r="69" spans="2:6" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:6" ht="19.5" x14ac:dyDescent="0.3">
       <c r="E69" s="6"/>
     </row>
-    <row r="70" spans="2:6" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:6" ht="19.5" x14ac:dyDescent="0.3">
       <c r="E70" s="6"/>
     </row>
-    <row r="71" spans="2:6" ht="18.600000000000001" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-    <row r="72" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+    </row>
+    <row r="72" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
     </row>
-    <row r="73" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B73" s="5"/>
       <c r="C73" s="5"/>
       <c r="D73" s="5"/>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
     </row>
-    <row r="74" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
     </row>
-    <row r="75" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B75" s="5"/>
       <c r="C75" s="5"/>
       <c r="D75" s="5"/>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
     </row>
-    <row r="76" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B76" s="5"/>
       <c r="C76" s="5"/>
       <c r="D76" s="5"/>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
     </row>
-    <row r="77" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B77" s="5"/>
       <c r="C77" s="5"/>
       <c r="D77" s="5"/>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
     </row>
-    <row r="78" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B78" s="5"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
     </row>
-    <row r="79" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B79" s="5"/>
       <c r="C79" s="5"/>
       <c r="D79" s="5"/>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
     </row>
-    <row r="80" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B80" s="5"/>
       <c r="C80" s="5"/>
       <c r="D80" s="5"/>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
     </row>
-    <row r="81" spans="1:256" ht="15.6" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-    <row r="82" spans="1:256" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:256" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A81" s="7"/>
+      <c r="IQ81"/>
+      <c r="IR81"/>
+      <c r="IS81"/>
+      <c r="IT81"/>
+      <c r="IU81"/>
+      <c r="IV81"/>
+    </row>
+    <row r="82" spans="1:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="7"/>
       <c r="IQ82"/>
       <c r="IR82"/>
       <c r="IS82"/>
       <c r="IT82"/>
       <c r="IU82"/>
       <c r="IV82"/>
     </row>
-    <row r="83" spans="1:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="7"/>
+    <row r="83" spans="1:256" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ83"/>
       <c r="IR83"/>
       <c r="IS83"/>
       <c r="IT83"/>
       <c r="IU83"/>
       <c r="IV83"/>
     </row>
-    <row r="84" spans="1:256" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ84"/>
       <c r="IR84"/>
       <c r="IS84"/>
       <c r="IT84"/>
       <c r="IU84"/>
       <c r="IV84"/>
     </row>
-    <row r="85" spans="1:256" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ85"/>
       <c r="IR85"/>
       <c r="IS85"/>
       <c r="IT85"/>
       <c r="IU85"/>
       <c r="IV85"/>
     </row>
-    <row r="86" spans="1:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ86"/>
       <c r="IR86"/>
       <c r="IS86"/>
       <c r="IT86"/>
       <c r="IU86"/>
       <c r="IV86"/>
     </row>
     <row r="87" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ87"/>
       <c r="IR87"/>
       <c r="IS87"/>
       <c r="IT87"/>
       <c r="IU87"/>
       <c r="IV87"/>
     </row>
     <row r="88" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ88"/>
       <c r="IR88"/>
       <c r="IS88"/>
       <c r="IT88"/>
       <c r="IU88"/>
       <c r="IV88"/>
     </row>
-    <row r="89" spans="1:256" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ89"/>
       <c r="IR89"/>
       <c r="IS89"/>
       <c r="IT89"/>
       <c r="IU89"/>
       <c r="IV89"/>
     </row>
     <row r="90" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ90"/>
       <c r="IR90"/>
       <c r="IS90"/>
       <c r="IT90"/>
       <c r="IU90"/>
       <c r="IV90"/>
     </row>
     <row r="91" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ91"/>
       <c r="IR91"/>
       <c r="IS91"/>
       <c r="IT91"/>
       <c r="IU91"/>
       <c r="IV91"/>
     </row>
     <row r="92" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ92"/>
       <c r="IR92"/>
       <c r="IS92"/>
       <c r="IT92"/>
       <c r="IU92"/>
       <c r="IV92"/>
     </row>
-    <row r="93" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ93"/>
       <c r="IR93"/>
       <c r="IS93"/>
       <c r="IT93"/>
       <c r="IU93"/>
       <c r="IV93"/>
     </row>
-    <row r="94" spans="1:256" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ94"/>
       <c r="IR94"/>
       <c r="IS94"/>
       <c r="IT94"/>
       <c r="IU94"/>
       <c r="IV94"/>
     </row>
     <row r="95" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ95"/>
       <c r="IR95"/>
       <c r="IS95"/>
       <c r="IT95"/>
       <c r="IU95"/>
       <c r="IV95"/>
     </row>
-    <row r="96" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:256" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ96"/>
       <c r="IR96"/>
       <c r="IS96"/>
       <c r="IT96"/>
       <c r="IU96"/>
       <c r="IV96"/>
     </row>
-    <row r="97" spans="251:256" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ97"/>
       <c r="IR97"/>
       <c r="IS97"/>
       <c r="IT97"/>
       <c r="IU97"/>
       <c r="IV97"/>
     </row>
-    <row r="98" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="251:256" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ98"/>
       <c r="IR98"/>
       <c r="IS98"/>
       <c r="IT98"/>
       <c r="IU98"/>
       <c r="IV98"/>
     </row>
-    <row r="99" spans="251:256" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ99"/>
       <c r="IR99"/>
       <c r="IS99"/>
       <c r="IT99"/>
       <c r="IU99"/>
       <c r="IV99"/>
     </row>
-    <row r="100" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="251:256" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ100"/>
       <c r="IR100"/>
       <c r="IS100"/>
       <c r="IT100"/>
       <c r="IU100"/>
       <c r="IV100"/>
     </row>
-    <row r="101" spans="251:256" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ101"/>
       <c r="IR101"/>
       <c r="IS101"/>
       <c r="IT101"/>
       <c r="IU101"/>
       <c r="IV101"/>
     </row>
-    <row r="102" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ102"/>
       <c r="IR102"/>
       <c r="IS102"/>
       <c r="IT102"/>
       <c r="IU102"/>
       <c r="IV102"/>
     </row>
-    <row r="103" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ103"/>
       <c r="IR103"/>
       <c r="IS103"/>
       <c r="IT103"/>
       <c r="IU103"/>
       <c r="IV103"/>
     </row>
-    <row r="104" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ104"/>
       <c r="IR104"/>
       <c r="IS104"/>
       <c r="IT104"/>
       <c r="IU104"/>
       <c r="IV104"/>
     </row>
-    <row r="105" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ105"/>
       <c r="IR105"/>
       <c r="IS105"/>
       <c r="IT105"/>
       <c r="IU105"/>
       <c r="IV105"/>
     </row>
-    <row r="106" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ106"/>
       <c r="IR106"/>
       <c r="IS106"/>
       <c r="IT106"/>
       <c r="IU106"/>
       <c r="IV106"/>
     </row>
-    <row r="107" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ107"/>
       <c r="IR107"/>
       <c r="IS107"/>
       <c r="IT107"/>
       <c r="IU107"/>
       <c r="IV107"/>
     </row>
-    <row r="108" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ108"/>
       <c r="IR108"/>
       <c r="IS108"/>
       <c r="IT108"/>
       <c r="IU108"/>
       <c r="IV108"/>
     </row>
-    <row r="109" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ109"/>
       <c r="IR109"/>
       <c r="IS109"/>
       <c r="IT109"/>
       <c r="IU109"/>
       <c r="IV109"/>
     </row>
-    <row r="110" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ110"/>
       <c r="IR110"/>
       <c r="IS110"/>
       <c r="IT110"/>
       <c r="IU110"/>
       <c r="IV110"/>
     </row>
-    <row r="111" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ111"/>
       <c r="IR111"/>
       <c r="IS111"/>
       <c r="IT111"/>
       <c r="IU111"/>
       <c r="IV111"/>
     </row>
     <row r="112" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ112"/>
       <c r="IR112"/>
       <c r="IS112"/>
       <c r="IT112"/>
       <c r="IU112"/>
       <c r="IV112"/>
     </row>
     <row r="113" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ113"/>
       <c r="IR113"/>
       <c r="IS113"/>
       <c r="IT113"/>
       <c r="IU113"/>
       <c r="IV113"/>
     </row>
     <row r="114" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ114"/>
@@ -2632,155 +2332,155 @@
     </row>
     <row r="124" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ124"/>
       <c r="IR124"/>
       <c r="IS124"/>
       <c r="IT124"/>
       <c r="IU124"/>
       <c r="IV124"/>
     </row>
     <row r="125" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ125"/>
       <c r="IR125"/>
       <c r="IS125"/>
       <c r="IT125"/>
       <c r="IU125"/>
       <c r="IV125"/>
     </row>
     <row r="126" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ126"/>
       <c r="IR126"/>
       <c r="IS126"/>
       <c r="IT126"/>
       <c r="IU126"/>
       <c r="IV126"/>
     </row>
-    <row r="127" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ127"/>
       <c r="IR127"/>
       <c r="IS127"/>
       <c r="IT127"/>
       <c r="IU127"/>
       <c r="IV127"/>
     </row>
     <row r="128" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ128"/>
       <c r="IR128"/>
       <c r="IS128"/>
       <c r="IT128"/>
       <c r="IU128"/>
       <c r="IV128"/>
     </row>
     <row r="129" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ129"/>
       <c r="IR129"/>
       <c r="IS129"/>
       <c r="IT129"/>
       <c r="IU129"/>
       <c r="IV129"/>
     </row>
     <row r="130" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ130"/>
       <c r="IR130"/>
       <c r="IS130"/>
       <c r="IT130"/>
       <c r="IU130"/>
       <c r="IV130"/>
     </row>
-    <row r="131" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ131"/>
       <c r="IR131"/>
       <c r="IS131"/>
       <c r="IT131"/>
       <c r="IU131"/>
       <c r="IV131"/>
     </row>
-    <row r="132" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ132"/>
       <c r="IR132"/>
       <c r="IS132"/>
       <c r="IT132"/>
       <c r="IU132"/>
       <c r="IV132"/>
     </row>
-    <row r="133" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ133"/>
       <c r="IR133"/>
       <c r="IS133"/>
       <c r="IT133"/>
       <c r="IU133"/>
       <c r="IV133"/>
     </row>
-    <row r="134" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ134"/>
       <c r="IR134"/>
       <c r="IS134"/>
       <c r="IT134"/>
       <c r="IU134"/>
       <c r="IV134"/>
     </row>
     <row r="135" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ135"/>
       <c r="IR135"/>
       <c r="IS135"/>
       <c r="IT135"/>
       <c r="IU135"/>
       <c r="IV135"/>
     </row>
     <row r="136" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ136"/>
       <c r="IR136"/>
       <c r="IS136"/>
       <c r="IT136"/>
       <c r="IU136"/>
       <c r="IV136"/>
     </row>
-    <row r="137" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ137"/>
       <c r="IR137"/>
       <c r="IS137"/>
       <c r="IT137"/>
       <c r="IU137"/>
       <c r="IV137"/>
     </row>
-    <row r="138" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ138"/>
       <c r="IR138"/>
       <c r="IS138"/>
       <c r="IT138"/>
       <c r="IU138"/>
       <c r="IV138"/>
     </row>
     <row r="139" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ139"/>
       <c r="IR139"/>
       <c r="IS139"/>
       <c r="IT139"/>
       <c r="IU139"/>
       <c r="IV139"/>
     </row>
-    <row r="140" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ140"/>
       <c r="IR140"/>
       <c r="IS140"/>
       <c r="IT140"/>
       <c r="IU140"/>
       <c r="IV140"/>
     </row>
     <row r="141" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ141"/>
       <c r="IR141"/>
       <c r="IS141"/>
       <c r="IT141"/>
       <c r="IU141"/>
       <c r="IV141"/>
     </row>
     <row r="142" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ142"/>
       <c r="IR142"/>
       <c r="IS142"/>
       <c r="IT142"/>
       <c r="IU142"/>
       <c r="IV142"/>
     </row>
     <row r="143" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ143"/>
@@ -2832,493 +2532,493 @@
     </row>
     <row r="149" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ149"/>
       <c r="IR149"/>
       <c r="IS149"/>
       <c r="IT149"/>
       <c r="IU149"/>
       <c r="IV149"/>
     </row>
     <row r="150" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ150"/>
       <c r="IR150"/>
       <c r="IS150"/>
       <c r="IT150"/>
       <c r="IU150"/>
       <c r="IV150"/>
     </row>
     <row r="151" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ151"/>
       <c r="IR151"/>
       <c r="IS151"/>
       <c r="IT151"/>
       <c r="IU151"/>
       <c r="IV151"/>
     </row>
-    <row r="152" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="152" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ152"/>
       <c r="IR152"/>
       <c r="IS152"/>
       <c r="IT152"/>
       <c r="IU152"/>
       <c r="IV152"/>
     </row>
-    <row r="153" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ153"/>
       <c r="IR153"/>
       <c r="IS153"/>
       <c r="IT153"/>
       <c r="IU153"/>
       <c r="IV153"/>
     </row>
     <row r="154" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ154"/>
       <c r="IR154"/>
       <c r="IS154"/>
       <c r="IT154"/>
       <c r="IU154"/>
       <c r="IV154"/>
     </row>
-    <row r="155" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="155" spans="251:256" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ155"/>
       <c r="IR155"/>
       <c r="IS155"/>
       <c r="IT155"/>
       <c r="IU155"/>
       <c r="IV155"/>
     </row>
-    <row r="156" spans="251:256" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ156"/>
       <c r="IR156"/>
       <c r="IS156"/>
       <c r="IT156"/>
       <c r="IU156"/>
       <c r="IV156"/>
     </row>
-    <row r="157" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ157"/>
       <c r="IR157"/>
       <c r="IS157"/>
       <c r="IT157"/>
       <c r="IU157"/>
       <c r="IV157"/>
     </row>
-    <row r="158" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="158" spans="251:256" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ158"/>
       <c r="IR158"/>
       <c r="IS158"/>
       <c r="IT158"/>
       <c r="IU158"/>
       <c r="IV158"/>
     </row>
-    <row r="159" spans="251:256" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="251:256" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ159"/>
       <c r="IR159"/>
       <c r="IS159"/>
       <c r="IT159"/>
       <c r="IU159"/>
       <c r="IV159"/>
     </row>
-    <row r="160" spans="251:256" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ160"/>
       <c r="IR160"/>
       <c r="IS160"/>
       <c r="IT160"/>
       <c r="IU160"/>
       <c r="IV160"/>
     </row>
-    <row r="161" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:256" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ161"/>
       <c r="IR161"/>
       <c r="IS161"/>
       <c r="IT161"/>
       <c r="IU161"/>
       <c r="IV161"/>
     </row>
-    <row r="162" spans="1:256" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ162"/>
       <c r="IR162"/>
       <c r="IS162"/>
       <c r="IT162"/>
       <c r="IU162"/>
       <c r="IV162"/>
     </row>
     <row r="163" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ163"/>
       <c r="IR163"/>
       <c r="IS163"/>
       <c r="IT163"/>
       <c r="IU163"/>
       <c r="IV163"/>
     </row>
-    <row r="164" spans="1:256" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ164"/>
       <c r="IR164"/>
       <c r="IS164"/>
       <c r="IT164"/>
       <c r="IU164"/>
       <c r="IV164"/>
     </row>
-    <row r="165" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ165"/>
       <c r="IR165"/>
       <c r="IS165"/>
       <c r="IT165"/>
       <c r="IU165"/>
       <c r="IV165"/>
     </row>
     <row r="166" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ166"/>
       <c r="IR166"/>
       <c r="IS166"/>
       <c r="IT166"/>
       <c r="IU166"/>
       <c r="IV166"/>
     </row>
     <row r="167" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ167"/>
       <c r="IR167"/>
       <c r="IS167"/>
       <c r="IT167"/>
       <c r="IU167"/>
       <c r="IV167"/>
     </row>
     <row r="168" spans="1:256" x14ac:dyDescent="0.25">
       <c r="IQ168"/>
       <c r="IR168"/>
       <c r="IS168"/>
       <c r="IT168"/>
       <c r="IU168"/>
       <c r="IV168"/>
     </row>
-    <row r="169" spans="1:256" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ169"/>
       <c r="IR169"/>
       <c r="IS169"/>
       <c r="IT169"/>
       <c r="IU169"/>
       <c r="IV169"/>
     </row>
     <row r="170" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="7"/>
       <c r="IQ170"/>
       <c r="IR170"/>
       <c r="IS170"/>
       <c r="IT170"/>
       <c r="IU170"/>
       <c r="IV170"/>
     </row>
-    <row r="171" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="7"/>
       <c r="IQ171"/>
       <c r="IR171"/>
       <c r="IS171"/>
       <c r="IT171"/>
       <c r="IU171"/>
       <c r="IV171"/>
     </row>
-    <row r="172" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A172" s="7"/>
+    <row r="172" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ172"/>
       <c r="IR172"/>
       <c r="IS172"/>
       <c r="IT172"/>
       <c r="IU172"/>
       <c r="IV172"/>
     </row>
     <row r="173" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ173"/>
       <c r="IR173"/>
       <c r="IS173"/>
       <c r="IT173"/>
       <c r="IU173"/>
       <c r="IV173"/>
     </row>
     <row r="174" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ174"/>
       <c r="IR174"/>
       <c r="IS174"/>
       <c r="IT174"/>
       <c r="IU174"/>
       <c r="IV174"/>
     </row>
     <row r="175" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ175"/>
       <c r="IR175"/>
       <c r="IS175"/>
       <c r="IT175"/>
       <c r="IU175"/>
       <c r="IV175"/>
     </row>
     <row r="176" spans="1:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ176"/>
       <c r="IR176"/>
       <c r="IS176"/>
       <c r="IT176"/>
       <c r="IU176"/>
       <c r="IV176"/>
     </row>
     <row r="177" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ177"/>
       <c r="IR177"/>
       <c r="IS177"/>
       <c r="IT177"/>
       <c r="IU177"/>
       <c r="IV177"/>
     </row>
-    <row r="178" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="251:256" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ178"/>
       <c r="IR178"/>
       <c r="IS178"/>
       <c r="IT178"/>
       <c r="IU178"/>
       <c r="IV178"/>
     </row>
-    <row r="179" spans="251:256" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ179"/>
       <c r="IR179"/>
       <c r="IS179"/>
       <c r="IT179"/>
       <c r="IU179"/>
       <c r="IV179"/>
     </row>
-    <row r="180" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ180"/>
       <c r="IR180"/>
       <c r="IS180"/>
       <c r="IT180"/>
       <c r="IU180"/>
       <c r="IV180"/>
     </row>
-    <row r="181" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="251:256" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ181"/>
       <c r="IR181"/>
       <c r="IS181"/>
       <c r="IT181"/>
       <c r="IU181"/>
       <c r="IV181"/>
     </row>
-    <row r="182" spans="251:256" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ182"/>
       <c r="IR182"/>
       <c r="IS182"/>
       <c r="IT182"/>
       <c r="IU182"/>
       <c r="IV182"/>
     </row>
-    <row r="183" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ183"/>
       <c r="IR183"/>
       <c r="IS183"/>
       <c r="IT183"/>
       <c r="IU183"/>
       <c r="IV183"/>
     </row>
-    <row r="184" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="251:256" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ184"/>
       <c r="IR184"/>
       <c r="IS184"/>
       <c r="IT184"/>
       <c r="IU184"/>
       <c r="IV184"/>
     </row>
-    <row r="185" spans="251:256" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="251:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ185"/>
       <c r="IR185"/>
       <c r="IS185"/>
       <c r="IT185"/>
       <c r="IU185"/>
       <c r="IV185"/>
     </row>
-    <row r="186" spans="251:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ186"/>
       <c r="IR186"/>
       <c r="IS186"/>
       <c r="IT186"/>
       <c r="IU186"/>
       <c r="IV186"/>
     </row>
-    <row r="187" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ187"/>
       <c r="IR187"/>
       <c r="IS187"/>
       <c r="IT187"/>
       <c r="IU187"/>
       <c r="IV187"/>
     </row>
-    <row r="188" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ188"/>
       <c r="IR188"/>
       <c r="IS188"/>
       <c r="IT188"/>
       <c r="IU188"/>
       <c r="IV188"/>
     </row>
     <row r="189" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ189"/>
       <c r="IR189"/>
       <c r="IS189"/>
       <c r="IT189"/>
       <c r="IU189"/>
       <c r="IV189"/>
     </row>
-    <row r="190" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ190"/>
       <c r="IR190"/>
       <c r="IS190"/>
       <c r="IT190"/>
       <c r="IU190"/>
       <c r="IV190"/>
     </row>
-    <row r="191" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ191"/>
       <c r="IR191"/>
       <c r="IS191"/>
       <c r="IT191"/>
       <c r="IU191"/>
       <c r="IV191"/>
     </row>
     <row r="192" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ192"/>
       <c r="IR192"/>
       <c r="IS192"/>
       <c r="IT192"/>
       <c r="IU192"/>
       <c r="IV192"/>
     </row>
-    <row r="193" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ193"/>
       <c r="IR193"/>
       <c r="IS193"/>
       <c r="IT193"/>
       <c r="IU193"/>
       <c r="IV193"/>
     </row>
     <row r="194" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ194"/>
       <c r="IR194"/>
       <c r="IS194"/>
       <c r="IT194"/>
       <c r="IU194"/>
       <c r="IV194"/>
     </row>
-    <row r="195" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ195"/>
       <c r="IR195"/>
       <c r="IS195"/>
       <c r="IT195"/>
       <c r="IU195"/>
       <c r="IV195"/>
     </row>
     <row r="196" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ196"/>
       <c r="IR196"/>
       <c r="IS196"/>
       <c r="IT196"/>
       <c r="IU196"/>
       <c r="IV196"/>
     </row>
-    <row r="197" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ197"/>
       <c r="IR197"/>
       <c r="IS197"/>
       <c r="IT197"/>
       <c r="IU197"/>
       <c r="IV197"/>
     </row>
     <row r="198" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ198"/>
       <c r="IR198"/>
       <c r="IS198"/>
       <c r="IT198"/>
       <c r="IU198"/>
       <c r="IV198"/>
     </row>
-    <row r="199" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="199" spans="251:256" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ199"/>
       <c r="IR199"/>
       <c r="IS199"/>
       <c r="IT199"/>
       <c r="IU199"/>
       <c r="IV199"/>
     </row>
-    <row r="200" spans="251:256" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ200"/>
       <c r="IR200"/>
       <c r="IS200"/>
       <c r="IT200"/>
       <c r="IU200"/>
       <c r="IV200"/>
     </row>
-    <row r="201" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="201" spans="251:256" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ201"/>
       <c r="IR201"/>
       <c r="IS201"/>
       <c r="IT201"/>
       <c r="IU201"/>
       <c r="IV201"/>
     </row>
-    <row r="202" spans="251:256" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ202"/>
       <c r="IR202"/>
       <c r="IS202"/>
       <c r="IT202"/>
       <c r="IU202"/>
       <c r="IV202"/>
     </row>
     <row r="203" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ203"/>
       <c r="IR203"/>
       <c r="IS203"/>
       <c r="IT203"/>
       <c r="IU203"/>
       <c r="IV203"/>
     </row>
     <row r="204" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ204"/>
       <c r="IR204"/>
       <c r="IS204"/>
       <c r="IT204"/>
       <c r="IU204"/>
       <c r="IV204"/>
     </row>
     <row r="205" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ205"/>
       <c r="IR205"/>
       <c r="IS205"/>
       <c r="IT205"/>
       <c r="IU205"/>
       <c r="IV205"/>
     </row>
-    <row r="206" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="251:256" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ206"/>
       <c r="IR206"/>
       <c r="IS206"/>
       <c r="IT206"/>
       <c r="IU206"/>
       <c r="IV206"/>
     </row>
-    <row r="207" spans="251:256" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ207"/>
       <c r="IR207"/>
       <c r="IS207"/>
       <c r="IT207"/>
       <c r="IU207"/>
       <c r="IV207"/>
     </row>
     <row r="208" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ208"/>
       <c r="IR208"/>
       <c r="IS208"/>
       <c r="IT208"/>
       <c r="IU208"/>
       <c r="IV208"/>
     </row>
     <row r="209" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ209"/>
       <c r="IR209"/>
       <c r="IS209"/>
       <c r="IT209"/>
       <c r="IU209"/>
       <c r="IV209"/>
     </row>
     <row r="210" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ210"/>
@@ -3346,91 +3046,91 @@
     </row>
     <row r="213" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ213"/>
       <c r="IR213"/>
       <c r="IS213"/>
       <c r="IT213"/>
       <c r="IU213"/>
       <c r="IV213"/>
     </row>
     <row r="214" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ214"/>
       <c r="IR214"/>
       <c r="IS214"/>
       <c r="IT214"/>
       <c r="IU214"/>
       <c r="IV214"/>
     </row>
     <row r="215" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ215"/>
       <c r="IR215"/>
       <c r="IS215"/>
       <c r="IT215"/>
       <c r="IU215"/>
       <c r="IV215"/>
     </row>
-    <row r="216" spans="251:256" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="251:256" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ216"/>
       <c r="IR216"/>
       <c r="IS216"/>
       <c r="IT216"/>
       <c r="IU216"/>
       <c r="IV216"/>
     </row>
-    <row r="217" spans="251:256" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ217"/>
       <c r="IR217"/>
       <c r="IS217"/>
       <c r="IT217"/>
       <c r="IU217"/>
       <c r="IV217"/>
     </row>
-    <row r="218" spans="251:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="251:256" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ218"/>
       <c r="IR218"/>
       <c r="IS218"/>
       <c r="IT218"/>
       <c r="IU218"/>
       <c r="IV218"/>
     </row>
-    <row r="219" spans="251:256" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ219"/>
       <c r="IR219"/>
       <c r="IS219"/>
       <c r="IT219"/>
       <c r="IU219"/>
       <c r="IV219"/>
     </row>
-    <row r="220" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="220" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ220"/>
       <c r="IR220"/>
       <c r="IS220"/>
       <c r="IT220"/>
       <c r="IU220"/>
       <c r="IV220"/>
     </row>
-    <row r="221" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ221"/>
       <c r="IR221"/>
       <c r="IS221"/>
       <c r="IT221"/>
       <c r="IU221"/>
       <c r="IV221"/>
     </row>
     <row r="222" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ222"/>
       <c r="IR222"/>
       <c r="IS222"/>
       <c r="IT222"/>
       <c r="IU222"/>
       <c r="IV222"/>
     </row>
     <row r="223" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ223"/>
       <c r="IR223"/>
       <c r="IS223"/>
       <c r="IT223"/>
       <c r="IU223"/>
       <c r="IV223"/>
     </row>
     <row r="224" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ224"/>
@@ -3458,267 +3158,267 @@
     </row>
     <row r="227" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ227"/>
       <c r="IR227"/>
       <c r="IS227"/>
       <c r="IT227"/>
       <c r="IU227"/>
       <c r="IV227"/>
     </row>
     <row r="228" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ228"/>
       <c r="IR228"/>
       <c r="IS228"/>
       <c r="IT228"/>
       <c r="IU228"/>
       <c r="IV228"/>
     </row>
     <row r="229" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ229"/>
       <c r="IR229"/>
       <c r="IS229"/>
       <c r="IT229"/>
       <c r="IU229"/>
       <c r="IV229"/>
     </row>
-    <row r="230" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="230" spans="251:256" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ230"/>
       <c r="IR230"/>
       <c r="IS230"/>
       <c r="IT230"/>
       <c r="IU230"/>
       <c r="IV230"/>
     </row>
-    <row r="231" spans="251:256" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="251:256" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ231"/>
       <c r="IR231"/>
       <c r="IS231"/>
       <c r="IT231"/>
       <c r="IU231"/>
       <c r="IV231"/>
     </row>
-    <row r="232" spans="251:256" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="251:256" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ232"/>
       <c r="IR232"/>
       <c r="IS232"/>
       <c r="IT232"/>
       <c r="IU232"/>
       <c r="IV232"/>
     </row>
-    <row r="233" spans="251:256" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="251:256" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ233"/>
       <c r="IR233"/>
       <c r="IS233"/>
       <c r="IT233"/>
       <c r="IU233"/>
       <c r="IV233"/>
     </row>
-    <row r="234" spans="251:256" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="251:256" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ234"/>
       <c r="IR234"/>
       <c r="IS234"/>
       <c r="IT234"/>
       <c r="IU234"/>
       <c r="IV234"/>
     </row>
-    <row r="235" spans="251:256" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ235"/>
       <c r="IR235"/>
       <c r="IS235"/>
       <c r="IT235"/>
       <c r="IU235"/>
       <c r="IV235"/>
     </row>
-    <row r="236" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ236"/>
       <c r="IR236"/>
       <c r="IS236"/>
       <c r="IT236"/>
       <c r="IU236"/>
       <c r="IV236"/>
     </row>
-    <row r="237" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ237"/>
       <c r="IR237"/>
       <c r="IS237"/>
       <c r="IT237"/>
       <c r="IU237"/>
       <c r="IV237"/>
     </row>
-    <row r="238" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="251:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ238"/>
       <c r="IR238"/>
       <c r="IS238"/>
       <c r="IT238"/>
       <c r="IU238"/>
       <c r="IV238"/>
     </row>
-    <row r="239" spans="251:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ239"/>
       <c r="IR239"/>
       <c r="IS239"/>
       <c r="IT239"/>
       <c r="IU239"/>
       <c r="IV239"/>
     </row>
-    <row r="240" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ240"/>
       <c r="IR240"/>
       <c r="IS240"/>
       <c r="IT240"/>
       <c r="IU240"/>
       <c r="IV240"/>
     </row>
-    <row r="241" spans="251:256" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ241"/>
       <c r="IR241"/>
       <c r="IS241"/>
       <c r="IT241"/>
       <c r="IU241"/>
       <c r="IV241"/>
     </row>
-    <row r="242" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ242"/>
       <c r="IR242"/>
       <c r="IS242"/>
       <c r="IT242"/>
       <c r="IU242"/>
       <c r="IV242"/>
     </row>
-    <row r="243" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ243"/>
       <c r="IR243"/>
       <c r="IS243"/>
       <c r="IT243"/>
       <c r="IU243"/>
       <c r="IV243"/>
     </row>
-    <row r="244" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ244"/>
       <c r="IR244"/>
       <c r="IS244"/>
       <c r="IT244"/>
       <c r="IU244"/>
       <c r="IV244"/>
     </row>
-    <row r="245" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ245"/>
       <c r="IR245"/>
       <c r="IS245"/>
       <c r="IT245"/>
       <c r="IU245"/>
       <c r="IV245"/>
     </row>
-    <row r="246" spans="251:256" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="251:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ246"/>
       <c r="IR246"/>
       <c r="IS246"/>
       <c r="IT246"/>
       <c r="IU246"/>
       <c r="IV246"/>
     </row>
-    <row r="247" spans="251:256" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ247"/>
       <c r="IR247"/>
       <c r="IS247"/>
       <c r="IT247"/>
       <c r="IU247"/>
       <c r="IV247"/>
     </row>
-    <row r="248" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="251:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ248"/>
       <c r="IR248"/>
       <c r="IS248"/>
       <c r="IT248"/>
       <c r="IU248"/>
       <c r="IV248"/>
     </row>
-    <row r="249" spans="251:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ249"/>
       <c r="IR249"/>
       <c r="IS249"/>
       <c r="IT249"/>
       <c r="IU249"/>
       <c r="IV249"/>
     </row>
-    <row r="250" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ250"/>
       <c r="IR250"/>
       <c r="IS250"/>
       <c r="IT250"/>
       <c r="IU250"/>
       <c r="IV250"/>
     </row>
-    <row r="251" spans="251:256" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ251"/>
       <c r="IR251"/>
       <c r="IS251"/>
       <c r="IT251"/>
       <c r="IU251"/>
       <c r="IV251"/>
     </row>
-    <row r="252" spans="251:256" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ252"/>
       <c r="IR252"/>
       <c r="IS252"/>
       <c r="IT252"/>
       <c r="IU252"/>
       <c r="IV252"/>
     </row>
-    <row r="253" spans="251:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ253"/>
       <c r="IR253"/>
       <c r="IS253"/>
       <c r="IT253"/>
       <c r="IU253"/>
       <c r="IV253"/>
     </row>
-    <row r="254" spans="251:256" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ254"/>
       <c r="IR254"/>
       <c r="IS254"/>
       <c r="IT254"/>
       <c r="IU254"/>
       <c r="IV254"/>
     </row>
-    <row r="255" spans="251:256" x14ac:dyDescent="0.25">
+    <row r="255" spans="251:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ255"/>
       <c r="IR255"/>
       <c r="IS255"/>
       <c r="IT255"/>
       <c r="IU255"/>
       <c r="IV255"/>
     </row>
-    <row r="256" spans="251:256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="256" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="IQ256"/>
       <c r="IR256"/>
       <c r="IS256"/>
       <c r="IT256"/>
       <c r="IU256"/>
       <c r="IV256"/>
     </row>
-    <row r="257" spans="251:256" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ257"/>
       <c r="IR257"/>
       <c r="IS257"/>
       <c r="IT257"/>
       <c r="IU257"/>
       <c r="IV257"/>
     </row>
     <row r="258" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ258"/>
       <c r="IR258"/>
       <c r="IS258"/>
       <c r="IT258"/>
       <c r="IU258"/>
       <c r="IV258"/>
     </row>
     <row r="259" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ259"/>
       <c r="IR259"/>
       <c r="IS259"/>
       <c r="IT259"/>
       <c r="IU259"/>
       <c r="IV259"/>
     </row>
     <row r="260" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ260"/>
@@ -3794,2877 +3494,2869 @@
     </row>
     <row r="269" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ269"/>
       <c r="IR269"/>
       <c r="IS269"/>
       <c r="IT269"/>
       <c r="IU269"/>
       <c r="IV269"/>
     </row>
     <row r="270" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ270"/>
       <c r="IR270"/>
       <c r="IS270"/>
       <c r="IT270"/>
       <c r="IU270"/>
       <c r="IV270"/>
     </row>
     <row r="271" spans="251:256" x14ac:dyDescent="0.25">
       <c r="IQ271"/>
       <c r="IR271"/>
       <c r="IS271"/>
       <c r="IT271"/>
       <c r="IU271"/>
       <c r="IV271"/>
     </row>
-    <row r="272" spans="251:256" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="283" spans="7:7" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="282" spans="7:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="G282" s="7"/>
+    </row>
+    <row r="283" spans="7:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="G283" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="G284" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="B35:F35"/>
-[...12 lines deleted...]
-    <mergeCell ref="B7:F7"/>
     <mergeCell ref="H26:I26"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="B36:F37"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B7:F7"/>
   </mergeCells>
   <pageMargins left="0.51406926406926412" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="5" scale="95" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:K213"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
-    <col min="2" max="3" width="5.44140625" customWidth="1"/>
-    <col min="4" max="4" width="9.109375" customWidth="1"/>
+    <col min="2" max="3" width="5.42578125" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="7" width="10"/>
-    <col min="8" max="8" width="11.5546875" customWidth="1"/>
-    <col min="9" max="10" width="11.33203125" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" customWidth="1"/>
+    <col min="9" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="256" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:11" ht="18" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="94"/>
-[...8 lines deleted...]
-    <row r="3" spans="2:11" ht="21" x14ac:dyDescent="0.4">
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+    </row>
+    <row r="3" spans="2:11" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
-      <c r="D3" s="95"/>
-[...8 lines deleted...]
-    <row r="4" spans="2:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+    </row>
+    <row r="4" spans="2:11" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
-      <c r="D4" s="94"/>
-[...8 lines deleted...]
-    <row r="5" spans="2:11" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B5" s="1"/>
       <c r="C5" s="2"/>
-      <c r="D5" s="96"/>
-[...20 lines deleted...]
-    <row r="7" spans="2:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+    </row>
+    <row r="6" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+    </row>
+    <row r="7" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
     </row>
-    <row r="8" spans="2:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B8" s="93" t="s">
+    <row r="8" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B8" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="93"/>
-[...9 lines deleted...]
-    <row r="9" spans="2:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+    </row>
+    <row r="9" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
     </row>
-    <row r="10" spans="2:11" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
     </row>
-    <row r="11" spans="2:11" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="12" spans="2:11" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="2:11" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B14" s="1"/>
     </row>
-    <row r="15" spans="2:11" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="92" t="s">
+      <c r="C15" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="92"/>
-[...2 lines deleted...]
-      <c r="G15" s="92" t="s">
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="68"/>
+      <c r="G15" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="H15" s="92"/>
-[...3 lines deleted...]
-    <row r="16" spans="2:11" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H15" s="68"/>
+      <c r="I15" s="68"/>
+      <c r="J15" s="68"/>
+    </row>
+    <row r="16" spans="2:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="11">
         <v>1</v>
       </c>
-      <c r="C16" s="75"/>
-[...3 lines deleted...]
-      <c r="G16" s="78">
+      <c r="C16" s="69"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="70"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="80">
         <v>1</v>
       </c>
-      <c r="H16" s="79"/>
-      <c r="I16" s="71">
+      <c r="H16" s="81"/>
+      <c r="I16" s="76">
         <v>2</v>
       </c>
-      <c r="J16" s="72"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J16" s="77"/>
+    </row>
+    <row r="17" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="11">
         <v>2</v>
       </c>
-      <c r="C17" s="75"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="69"/>
+      <c r="D17" s="70"/>
+      <c r="E17" s="70"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="83"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="79"/>
+    </row>
+    <row r="18" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="11">
         <v>3</v>
       </c>
-      <c r="C18" s="75"/>
-[...3 lines deleted...]
-      <c r="G18" s="78">
+      <c r="C18" s="69"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="70"/>
+      <c r="F18" s="71"/>
+      <c r="G18" s="80">
         <v>3</v>
       </c>
-      <c r="H18" s="79"/>
-      <c r="I18" s="71">
+      <c r="H18" s="81"/>
+      <c r="I18" s="76">
         <v>4</v>
       </c>
-      <c r="J18" s="72"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J18" s="77"/>
+    </row>
+    <row r="19" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="11">
         <v>4</v>
       </c>
-      <c r="C19" s="75"/>
-[...8 lines deleted...]
-    <row r="20" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="69"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="82"/>
+      <c r="H19" s="83"/>
+      <c r="I19" s="78"/>
+      <c r="J19" s="79"/>
+    </row>
+    <row r="20" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="11">
         <v>5</v>
       </c>
-      <c r="C20" s="75"/>
-[...3 lines deleted...]
-      <c r="G20" s="78">
+      <c r="C20" s="69"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="80">
         <v>5</v>
       </c>
-      <c r="H20" s="79"/>
-      <c r="I20" s="71">
+      <c r="H20" s="81"/>
+      <c r="I20" s="76">
         <v>6</v>
       </c>
-      <c r="J20" s="72"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J20" s="77"/>
+    </row>
+    <row r="21" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="11">
         <v>6</v>
       </c>
-      <c r="C21" s="75"/>
-[...8 lines deleted...]
-    <row r="22" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="69"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="82"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="79"/>
+    </row>
+    <row r="22" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="11">
         <v>7</v>
       </c>
-      <c r="C22" s="75"/>
-[...3 lines deleted...]
-      <c r="G22" s="78">
+      <c r="C22" s="69"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="80">
         <v>7</v>
       </c>
-      <c r="H22" s="79"/>
-      <c r="I22" s="71">
+      <c r="H22" s="81"/>
+      <c r="I22" s="76">
         <v>8</v>
       </c>
-      <c r="J22" s="72"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J22" s="77"/>
+    </row>
+    <row r="23" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="11">
         <v>8</v>
       </c>
-      <c r="C23" s="75"/>
-[...8 lines deleted...]
-    <row r="24" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="69"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="82"/>
+      <c r="H23" s="83"/>
+      <c r="I23" s="78"/>
+      <c r="J23" s="79"/>
+    </row>
+    <row r="24" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="11">
         <v>9</v>
       </c>
-      <c r="C24" s="75"/>
-[...3 lines deleted...]
-      <c r="G24" s="78">
+      <c r="C24" s="69"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="80">
         <v>9</v>
       </c>
-      <c r="H24" s="79"/>
-      <c r="I24" s="71">
+      <c r="H24" s="81"/>
+      <c r="I24" s="76">
         <v>10</v>
       </c>
-      <c r="J24" s="72"/>
-[...1 lines deleted...]
-    <row r="25" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J24" s="77"/>
+    </row>
+    <row r="25" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="11">
         <v>10</v>
       </c>
-      <c r="C25" s="75"/>
-[...8 lines deleted...]
-    <row r="26" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="69"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="79"/>
+    </row>
+    <row r="26" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="11">
         <v>11</v>
       </c>
-      <c r="C26" s="75"/>
-[...3 lines deleted...]
-      <c r="G26" s="78">
+      <c r="C26" s="69"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="71"/>
+      <c r="G26" s="80">
         <v>11</v>
       </c>
-      <c r="H26" s="79"/>
-      <c r="I26" s="71">
+      <c r="H26" s="81"/>
+      <c r="I26" s="76">
         <v>12</v>
       </c>
-      <c r="J26" s="72"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J26" s="77"/>
+    </row>
+    <row r="27" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="11">
         <v>12</v>
       </c>
-      <c r="C27" s="75"/>
-[...8 lines deleted...]
-    <row r="28" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="69"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="82"/>
+      <c r="H27" s="83"/>
+      <c r="I27" s="78"/>
+      <c r="J27" s="79"/>
+    </row>
+    <row r="28" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="11">
         <v>13</v>
       </c>
-      <c r="C28" s="75"/>
-[...3 lines deleted...]
-      <c r="G28" s="78">
+      <c r="C28" s="69"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="80">
         <v>13</v>
       </c>
-      <c r="H28" s="79"/>
-      <c r="I28" s="71">
+      <c r="H28" s="81"/>
+      <c r="I28" s="76">
         <v>14</v>
       </c>
-      <c r="J28" s="72"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J28" s="77"/>
+    </row>
+    <row r="29" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="11">
         <v>14</v>
       </c>
-      <c r="C29" s="75"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="69"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="82"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="79"/>
+    </row>
+    <row r="30" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="11">
         <v>15</v>
       </c>
-      <c r="C30" s="75"/>
-[...3 lines deleted...]
-      <c r="G30" s="78">
+      <c r="C30" s="69"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="70"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="80">
         <v>15</v>
       </c>
-      <c r="H30" s="79"/>
-      <c r="I30" s="71">
+      <c r="H30" s="81"/>
+      <c r="I30" s="76">
         <v>16</v>
       </c>
-      <c r="J30" s="72"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J30" s="77"/>
+    </row>
+    <row r="31" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11">
         <v>16</v>
       </c>
-      <c r="C31" s="75"/>
-[...8 lines deleted...]
-    <row r="32" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="69"/>
+      <c r="D31" s="70"/>
+      <c r="E31" s="70"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="82"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="79"/>
+    </row>
+    <row r="32" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="11">
         <v>17</v>
       </c>
-      <c r="C32" s="75"/>
-[...3 lines deleted...]
-      <c r="G32" s="78">
+      <c r="C32" s="69"/>
+      <c r="D32" s="70"/>
+      <c r="E32" s="70"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="80">
         <v>17</v>
       </c>
-      <c r="H32" s="79"/>
-      <c r="I32" s="71">
+      <c r="H32" s="81"/>
+      <c r="I32" s="76">
         <v>18</v>
       </c>
-      <c r="J32" s="72"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J32" s="77"/>
+    </row>
+    <row r="33" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="11">
         <v>18</v>
       </c>
-      <c r="C33" s="75"/>
-[...8 lines deleted...]
-    <row r="34" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="69"/>
+      <c r="D33" s="70"/>
+      <c r="E33" s="70"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="82"/>
+      <c r="H33" s="83"/>
+      <c r="I33" s="78"/>
+      <c r="J33" s="79"/>
+    </row>
+    <row r="34" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="11">
         <v>19</v>
       </c>
-      <c r="C34" s="75"/>
-[...3 lines deleted...]
-      <c r="G34" s="78">
+      <c r="C34" s="69"/>
+      <c r="D34" s="70"/>
+      <c r="E34" s="70"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="80">
         <v>19</v>
       </c>
-      <c r="H34" s="79"/>
-      <c r="I34" s="71">
+      <c r="H34" s="81"/>
+      <c r="I34" s="76">
         <v>20</v>
       </c>
-      <c r="J34" s="72"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J34" s="77"/>
+    </row>
+    <row r="35" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="11">
         <v>20</v>
       </c>
-      <c r="C35" s="75"/>
-[...8 lines deleted...]
-    <row r="36" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="69"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="70"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="78"/>
+      <c r="J35" s="79"/>
+    </row>
+    <row r="36" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="11">
         <v>21</v>
       </c>
-      <c r="C36" s="75"/>
-[...3 lines deleted...]
-      <c r="G36" s="78">
+      <c r="C36" s="69"/>
+      <c r="D36" s="70"/>
+      <c r="E36" s="70"/>
+      <c r="F36" s="71"/>
+      <c r="G36" s="80">
         <v>21</v>
       </c>
-      <c r="H36" s="79"/>
-      <c r="I36" s="71">
+      <c r="H36" s="81"/>
+      <c r="I36" s="76">
         <v>22</v>
       </c>
-      <c r="J36" s="72"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J36" s="77"/>
+    </row>
+    <row r="37" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="11">
         <v>22</v>
       </c>
-      <c r="C37" s="75"/>
-[...8 lines deleted...]
-    <row r="38" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="69"/>
+      <c r="D37" s="70"/>
+      <c r="E37" s="70"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="82"/>
+      <c r="H37" s="83"/>
+      <c r="I37" s="78"/>
+      <c r="J37" s="79"/>
+    </row>
+    <row r="38" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="11">
         <v>23</v>
       </c>
-      <c r="C38" s="75"/>
-[...3 lines deleted...]
-      <c r="G38" s="78">
+      <c r="C38" s="69"/>
+      <c r="D38" s="70"/>
+      <c r="E38" s="70"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="80">
         <v>23</v>
       </c>
-      <c r="H38" s="79"/>
-      <c r="I38" s="71">
+      <c r="H38" s="81"/>
+      <c r="I38" s="76">
         <v>24</v>
       </c>
-      <c r="J38" s="72"/>
-[...1 lines deleted...]
-    <row r="39" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J38" s="77"/>
+    </row>
+    <row r="39" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="11">
         <v>24</v>
       </c>
-      <c r="C39" s="75"/>
-[...8 lines deleted...]
-    <row r="40" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="69"/>
+      <c r="D39" s="70"/>
+      <c r="E39" s="70"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="82"/>
+      <c r="H39" s="83"/>
+      <c r="I39" s="78"/>
+      <c r="J39" s="79"/>
+    </row>
+    <row r="40" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="11">
         <v>25</v>
       </c>
-      <c r="C40" s="75"/>
-[...3 lines deleted...]
-      <c r="G40" s="78">
+      <c r="C40" s="69"/>
+      <c r="D40" s="70"/>
+      <c r="E40" s="70"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="80">
         <v>25</v>
       </c>
-      <c r="H40" s="79"/>
-      <c r="I40" s="71">
+      <c r="H40" s="81"/>
+      <c r="I40" s="76">
         <v>26</v>
       </c>
-      <c r="J40" s="72"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J40" s="77"/>
+    </row>
+    <row r="41" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="11">
         <v>26</v>
       </c>
-      <c r="C41" s="75"/>
-[...8 lines deleted...]
-    <row r="42" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="69"/>
+      <c r="D41" s="70"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="82"/>
+      <c r="H41" s="83"/>
+      <c r="I41" s="78"/>
+      <c r="J41" s="79"/>
+    </row>
+    <row r="42" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="11">
         <v>27</v>
       </c>
-      <c r="C42" s="75"/>
-[...3 lines deleted...]
-      <c r="G42" s="78">
+      <c r="C42" s="69"/>
+      <c r="D42" s="70"/>
+      <c r="E42" s="70"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="80">
         <v>27</v>
       </c>
-      <c r="H42" s="79"/>
-      <c r="I42" s="71">
+      <c r="H42" s="81"/>
+      <c r="I42" s="76">
         <v>28</v>
       </c>
-      <c r="J42" s="72"/>
-[...1 lines deleted...]
-    <row r="43" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J42" s="77"/>
+    </row>
+    <row r="43" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="11">
         <v>28</v>
       </c>
-      <c r="C43" s="75"/>
-[...8 lines deleted...]
-    <row r="44" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C43" s="69"/>
+      <c r="D43" s="70"/>
+      <c r="E43" s="70"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="82"/>
+      <c r="H43" s="83"/>
+      <c r="I43" s="78"/>
+      <c r="J43" s="79"/>
+    </row>
+    <row r="44" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="12"/>
       <c r="C44" s="12"/>
       <c r="D44" s="12"/>
       <c r="E44" s="12"/>
       <c r="F44" s="12"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
     </row>
-    <row r="45" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="12"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
       <c r="F45" s="12"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
     </row>
-    <row r="46" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="12"/>
       <c r="C46" s="12"/>
       <c r="D46" s="12"/>
       <c r="E46" s="12"/>
       <c r="F46" s="12"/>
       <c r="G46" s="13"/>
       <c r="H46" s="13"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
     </row>
-    <row r="47" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="12"/>
       <c r="C47" s="12"/>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
       <c r="F47" s="12"/>
       <c r="G47" s="13"/>
       <c r="H47" s="13"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
     </row>
-    <row r="48" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="12"/>
       <c r="C48" s="12"/>
       <c r="D48" s="12"/>
       <c r="E48" s="12"/>
       <c r="F48" s="12"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
     </row>
-    <row r="49" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="12"/>
       <c r="C49" s="12"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
       <c r="F49" s="12"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
     </row>
-    <row r="50" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
     </row>
-    <row r="51" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="15"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="15"/>
       <c r="G51" s="16"/>
       <c r="H51" s="16"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
     </row>
-    <row r="52" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="18">
         <v>29</v>
       </c>
-      <c r="C52" s="89"/>
-[...3 lines deleted...]
-      <c r="G52" s="82">
+      <c r="C52" s="86"/>
+      <c r="D52" s="87"/>
+      <c r="E52" s="87"/>
+      <c r="F52" s="88"/>
+      <c r="G52" s="84">
         <v>29</v>
       </c>
-      <c r="H52" s="83"/>
-      <c r="I52" s="84">
+      <c r="H52" s="85"/>
+      <c r="I52" s="89">
         <v>30</v>
       </c>
-      <c r="J52" s="85"/>
-[...1 lines deleted...]
-    <row r="53" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J52" s="90"/>
+    </row>
+    <row r="53" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="11">
         <v>30</v>
       </c>
-      <c r="C53" s="75"/>
-[...8 lines deleted...]
-    <row r="54" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C53" s="69"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="70"/>
+      <c r="F53" s="71"/>
+      <c r="G53" s="82"/>
+      <c r="H53" s="83"/>
+      <c r="I53" s="78"/>
+      <c r="J53" s="79"/>
+    </row>
+    <row r="54" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="11">
         <v>31</v>
       </c>
-      <c r="C54" s="75"/>
-[...3 lines deleted...]
-      <c r="G54" s="78">
+      <c r="C54" s="69"/>
+      <c r="D54" s="70"/>
+      <c r="E54" s="70"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="80">
         <v>31</v>
       </c>
-      <c r="H54" s="79"/>
-      <c r="I54" s="71">
+      <c r="H54" s="81"/>
+      <c r="I54" s="76">
         <v>32</v>
       </c>
-      <c r="J54" s="72"/>
-[...1 lines deleted...]
-    <row r="55" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J54" s="77"/>
+    </row>
+    <row r="55" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="11">
         <v>32</v>
       </c>
-      <c r="C55" s="75"/>
-[...8 lines deleted...]
-    <row r="56" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C55" s="69"/>
+      <c r="D55" s="70"/>
+      <c r="E55" s="70"/>
+      <c r="F55" s="71"/>
+      <c r="G55" s="82"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="78"/>
+      <c r="J55" s="79"/>
+    </row>
+    <row r="56" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="11">
         <v>33</v>
       </c>
-      <c r="C56" s="75"/>
-[...3 lines deleted...]
-      <c r="G56" s="78">
+      <c r="C56" s="69"/>
+      <c r="D56" s="70"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71"/>
+      <c r="G56" s="80">
         <v>33</v>
       </c>
-      <c r="H56" s="79"/>
-      <c r="I56" s="71">
+      <c r="H56" s="81"/>
+      <c r="I56" s="76">
         <v>34</v>
       </c>
-      <c r="J56" s="72"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J56" s="77"/>
+    </row>
+    <row r="57" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="11">
         <v>34</v>
       </c>
-      <c r="C57" s="75"/>
-[...8 lines deleted...]
-    <row r="58" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C57" s="69"/>
+      <c r="D57" s="70"/>
+      <c r="E57" s="70"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="83"/>
+      <c r="I57" s="78"/>
+      <c r="J57" s="79"/>
+    </row>
+    <row r="58" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="11">
         <v>35</v>
       </c>
-      <c r="C58" s="75"/>
-[...3 lines deleted...]
-      <c r="G58" s="78">
+      <c r="C58" s="69"/>
+      <c r="D58" s="70"/>
+      <c r="E58" s="70"/>
+      <c r="F58" s="71"/>
+      <c r="G58" s="80">
         <v>35</v>
       </c>
-      <c r="H58" s="79"/>
-      <c r="I58" s="71">
+      <c r="H58" s="81"/>
+      <c r="I58" s="76">
         <v>36</v>
       </c>
-      <c r="J58" s="72"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J58" s="77"/>
+    </row>
+    <row r="59" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="11">
         <v>36</v>
       </c>
-      <c r="C59" s="75"/>
-[...8 lines deleted...]
-    <row r="60" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C59" s="69"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="70"/>
+      <c r="F59" s="71"/>
+      <c r="G59" s="82"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="78"/>
+      <c r="J59" s="79"/>
+    </row>
+    <row r="60" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="11">
         <v>37</v>
       </c>
-      <c r="C60" s="75"/>
-[...3 lines deleted...]
-      <c r="G60" s="78">
+      <c r="C60" s="69"/>
+      <c r="D60" s="70"/>
+      <c r="E60" s="70"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="80">
         <v>37</v>
       </c>
-      <c r="H60" s="79"/>
-      <c r="I60" s="71">
+      <c r="H60" s="81"/>
+      <c r="I60" s="76">
         <v>38</v>
       </c>
-      <c r="J60" s="72"/>
-[...1 lines deleted...]
-    <row r="61" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J60" s="77"/>
+    </row>
+    <row r="61" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="11">
         <v>38</v>
       </c>
-      <c r="C61" s="75"/>
-[...8 lines deleted...]
-    <row r="62" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C61" s="69"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="70"/>
+      <c r="F61" s="71"/>
+      <c r="G61" s="82"/>
+      <c r="H61" s="83"/>
+      <c r="I61" s="78"/>
+      <c r="J61" s="79"/>
+    </row>
+    <row r="62" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="11">
         <v>39</v>
       </c>
-      <c r="C62" s="75"/>
-[...3 lines deleted...]
-      <c r="G62" s="78">
+      <c r="C62" s="69"/>
+      <c r="D62" s="70"/>
+      <c r="E62" s="70"/>
+      <c r="F62" s="71"/>
+      <c r="G62" s="80">
         <v>39</v>
       </c>
-      <c r="H62" s="79"/>
-      <c r="I62" s="71">
+      <c r="H62" s="81"/>
+      <c r="I62" s="76">
         <v>40</v>
       </c>
-      <c r="J62" s="72"/>
-[...1 lines deleted...]
-    <row r="63" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J62" s="77"/>
+    </row>
+    <row r="63" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="11">
         <v>40</v>
       </c>
-      <c r="C63" s="75"/>
-[...8 lines deleted...]
-    <row r="64" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C63" s="69"/>
+      <c r="D63" s="70"/>
+      <c r="E63" s="70"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="82"/>
+      <c r="H63" s="83"/>
+      <c r="I63" s="78"/>
+      <c r="J63" s="79"/>
+    </row>
+    <row r="64" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="11">
         <v>41</v>
       </c>
-      <c r="C64" s="75"/>
-[...3 lines deleted...]
-      <c r="G64" s="78">
+      <c r="C64" s="69"/>
+      <c r="D64" s="70"/>
+      <c r="E64" s="70"/>
+      <c r="F64" s="71"/>
+      <c r="G64" s="80">
         <v>41</v>
       </c>
-      <c r="H64" s="79"/>
-      <c r="I64" s="71">
+      <c r="H64" s="81"/>
+      <c r="I64" s="76">
         <v>42</v>
       </c>
-      <c r="J64" s="72"/>
-[...1 lines deleted...]
-    <row r="65" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J64" s="77"/>
+    </row>
+    <row r="65" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="11">
         <v>42</v>
       </c>
-      <c r="C65" s="75"/>
-[...8 lines deleted...]
-    <row r="66" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C65" s="69"/>
+      <c r="D65" s="70"/>
+      <c r="E65" s="70"/>
+      <c r="F65" s="71"/>
+      <c r="G65" s="82"/>
+      <c r="H65" s="83"/>
+      <c r="I65" s="78"/>
+      <c r="J65" s="79"/>
+    </row>
+    <row r="66" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="11">
         <v>43</v>
       </c>
-      <c r="C66" s="75"/>
-[...3 lines deleted...]
-      <c r="G66" s="78">
+      <c r="C66" s="69"/>
+      <c r="D66" s="70"/>
+      <c r="E66" s="70"/>
+      <c r="F66" s="71"/>
+      <c r="G66" s="80">
         <v>43</v>
       </c>
-      <c r="H66" s="79"/>
-      <c r="I66" s="71">
+      <c r="H66" s="81"/>
+      <c r="I66" s="76">
         <v>44</v>
       </c>
-      <c r="J66" s="72"/>
-[...1 lines deleted...]
-    <row r="67" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J66" s="77"/>
+    </row>
+    <row r="67" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="11">
         <v>44</v>
       </c>
-      <c r="C67" s="75"/>
-[...8 lines deleted...]
-    <row r="68" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C67" s="69"/>
+      <c r="D67" s="70"/>
+      <c r="E67" s="70"/>
+      <c r="F67" s="71"/>
+      <c r="G67" s="82"/>
+      <c r="H67" s="83"/>
+      <c r="I67" s="78"/>
+      <c r="J67" s="79"/>
+    </row>
+    <row r="68" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="11">
         <v>45</v>
       </c>
-      <c r="C68" s="75"/>
-[...3 lines deleted...]
-      <c r="G68" s="78">
+      <c r="C68" s="69"/>
+      <c r="D68" s="70"/>
+      <c r="E68" s="70"/>
+      <c r="F68" s="71"/>
+      <c r="G68" s="80">
         <v>45</v>
       </c>
-      <c r="H68" s="79"/>
-      <c r="I68" s="71">
+      <c r="H68" s="81"/>
+      <c r="I68" s="76">
         <v>46</v>
       </c>
-      <c r="J68" s="72"/>
-[...1 lines deleted...]
-    <row r="69" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J68" s="77"/>
+    </row>
+    <row r="69" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="11">
         <v>46</v>
       </c>
-      <c r="C69" s="75"/>
-[...8 lines deleted...]
-    <row r="70" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C69" s="69"/>
+      <c r="D69" s="70"/>
+      <c r="E69" s="70"/>
+      <c r="F69" s="71"/>
+      <c r="G69" s="82"/>
+      <c r="H69" s="83"/>
+      <c r="I69" s="78"/>
+      <c r="J69" s="79"/>
+    </row>
+    <row r="70" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="11">
         <v>47</v>
       </c>
-      <c r="C70" s="75"/>
-[...3 lines deleted...]
-      <c r="G70" s="78">
+      <c r="C70" s="69"/>
+      <c r="D70" s="70"/>
+      <c r="E70" s="70"/>
+      <c r="F70" s="71"/>
+      <c r="G70" s="80">
         <v>47</v>
       </c>
-      <c r="H70" s="79"/>
-      <c r="I70" s="71">
+      <c r="H70" s="81"/>
+      <c r="I70" s="76">
         <v>48</v>
       </c>
-      <c r="J70" s="72"/>
-[...1 lines deleted...]
-    <row r="71" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J70" s="77"/>
+    </row>
+    <row r="71" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="11">
         <v>48</v>
       </c>
-      <c r="C71" s="75"/>
-[...8 lines deleted...]
-    <row r="72" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C71" s="69"/>
+      <c r="D71" s="70"/>
+      <c r="E71" s="70"/>
+      <c r="F71" s="71"/>
+      <c r="G71" s="82"/>
+      <c r="H71" s="83"/>
+      <c r="I71" s="78"/>
+      <c r="J71" s="79"/>
+    </row>
+    <row r="72" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="11">
         <v>49</v>
       </c>
-      <c r="C72" s="75"/>
-[...3 lines deleted...]
-      <c r="G72" s="78">
+      <c r="C72" s="69"/>
+      <c r="D72" s="70"/>
+      <c r="E72" s="70"/>
+      <c r="F72" s="71"/>
+      <c r="G72" s="80">
         <v>49</v>
       </c>
-      <c r="H72" s="79"/>
-      <c r="I72" s="71">
+      <c r="H72" s="81"/>
+      <c r="I72" s="76">
         <v>50</v>
       </c>
-      <c r="J72" s="72"/>
-[...1 lines deleted...]
-    <row r="73" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J72" s="77"/>
+    </row>
+    <row r="73" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="11">
         <v>50</v>
       </c>
-      <c r="C73" s="75"/>
-[...8 lines deleted...]
-    <row r="74" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C73" s="69"/>
+      <c r="D73" s="70"/>
+      <c r="E73" s="70"/>
+      <c r="F73" s="71"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="83"/>
+      <c r="I73" s="78"/>
+      <c r="J73" s="79"/>
+    </row>
+    <row r="74" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="11">
         <v>51</v>
       </c>
-      <c r="C74" s="75"/>
-[...3 lines deleted...]
-      <c r="G74" s="78">
+      <c r="C74" s="69"/>
+      <c r="D74" s="70"/>
+      <c r="E74" s="70"/>
+      <c r="F74" s="71"/>
+      <c r="G74" s="80">
         <v>51</v>
       </c>
-      <c r="H74" s="79"/>
-      <c r="I74" s="71">
+      <c r="H74" s="81"/>
+      <c r="I74" s="76">
         <v>52</v>
       </c>
-      <c r="J74" s="72"/>
-[...1 lines deleted...]
-    <row r="75" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J74" s="77"/>
+    </row>
+    <row r="75" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="11">
         <v>52</v>
       </c>
-      <c r="C75" s="75"/>
-[...8 lines deleted...]
-    <row r="76" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C75" s="69"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="71"/>
+      <c r="G75" s="82"/>
+      <c r="H75" s="83"/>
+      <c r="I75" s="78"/>
+      <c r="J75" s="79"/>
+    </row>
+    <row r="76" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="11">
         <v>53</v>
       </c>
-      <c r="C76" s="75"/>
-[...3 lines deleted...]
-      <c r="G76" s="78">
+      <c r="C76" s="69"/>
+      <c r="D76" s="70"/>
+      <c r="E76" s="70"/>
+      <c r="F76" s="71"/>
+      <c r="G76" s="80">
         <v>53</v>
       </c>
-      <c r="H76" s="79"/>
-      <c r="I76" s="71">
+      <c r="H76" s="81"/>
+      <c r="I76" s="76">
         <v>54</v>
       </c>
-      <c r="J76" s="72"/>
-[...1 lines deleted...]
-    <row r="77" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J76" s="77"/>
+    </row>
+    <row r="77" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="11">
         <v>54</v>
       </c>
-      <c r="C77" s="75"/>
-[...8 lines deleted...]
-    <row r="78" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C77" s="69"/>
+      <c r="D77" s="70"/>
+      <c r="E77" s="70"/>
+      <c r="F77" s="71"/>
+      <c r="G77" s="82"/>
+      <c r="H77" s="83"/>
+      <c r="I77" s="78"/>
+      <c r="J77" s="79"/>
+    </row>
+    <row r="78" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="11">
         <v>55</v>
       </c>
-      <c r="C78" s="75"/>
-[...3 lines deleted...]
-      <c r="G78" s="78">
+      <c r="C78" s="69"/>
+      <c r="D78" s="70"/>
+      <c r="E78" s="70"/>
+      <c r="F78" s="71"/>
+      <c r="G78" s="80">
         <v>55</v>
       </c>
-      <c r="H78" s="79"/>
-      <c r="I78" s="71">
+      <c r="H78" s="81"/>
+      <c r="I78" s="76">
         <v>56</v>
       </c>
-      <c r="J78" s="72"/>
-[...1 lines deleted...]
-    <row r="79" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J78" s="77"/>
+    </row>
+    <row r="79" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="11">
         <v>56</v>
       </c>
-      <c r="C79" s="75"/>
-[...8 lines deleted...]
-    <row r="80" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C79" s="69"/>
+      <c r="D79" s="70"/>
+      <c r="E79" s="70"/>
+      <c r="F79" s="71"/>
+      <c r="G79" s="82"/>
+      <c r="H79" s="83"/>
+      <c r="I79" s="78"/>
+      <c r="J79" s="79"/>
+    </row>
+    <row r="80" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="11">
         <v>57</v>
       </c>
-      <c r="C80" s="75"/>
-[...3 lines deleted...]
-      <c r="G80" s="78">
+      <c r="C80" s="69"/>
+      <c r="D80" s="70"/>
+      <c r="E80" s="70"/>
+      <c r="F80" s="71"/>
+      <c r="G80" s="80">
         <v>57</v>
       </c>
-      <c r="H80" s="79"/>
-      <c r="I80" s="71">
+      <c r="H80" s="81"/>
+      <c r="I80" s="76">
         <v>58</v>
       </c>
-      <c r="J80" s="72"/>
-[...1 lines deleted...]
-    <row r="81" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J80" s="77"/>
+    </row>
+    <row r="81" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="11">
         <v>58</v>
       </c>
-      <c r="C81" s="75"/>
-[...8 lines deleted...]
-    <row r="82" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C81" s="69"/>
+      <c r="D81" s="70"/>
+      <c r="E81" s="70"/>
+      <c r="F81" s="71"/>
+      <c r="G81" s="82"/>
+      <c r="H81" s="83"/>
+      <c r="I81" s="78"/>
+      <c r="J81" s="79"/>
+    </row>
+    <row r="82" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="11">
         <v>59</v>
       </c>
-      <c r="C82" s="75"/>
-[...3 lines deleted...]
-      <c r="G82" s="78">
+      <c r="C82" s="69"/>
+      <c r="D82" s="70"/>
+      <c r="E82" s="70"/>
+      <c r="F82" s="71"/>
+      <c r="G82" s="80">
         <v>59</v>
       </c>
-      <c r="H82" s="79"/>
-      <c r="I82" s="71">
+      <c r="H82" s="81"/>
+      <c r="I82" s="76">
         <v>60</v>
       </c>
-      <c r="J82" s="72"/>
-[...1 lines deleted...]
-    <row r="83" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J82" s="77"/>
+    </row>
+    <row r="83" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="11">
         <v>60</v>
       </c>
-      <c r="C83" s="75"/>
-[...8 lines deleted...]
-    <row r="84" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C83" s="69"/>
+      <c r="D83" s="70"/>
+      <c r="E83" s="70"/>
+      <c r="F83" s="71"/>
+      <c r="G83" s="82"/>
+      <c r="H83" s="83"/>
+      <c r="I83" s="78"/>
+      <c r="J83" s="79"/>
+    </row>
+    <row r="84" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="11">
         <v>61</v>
       </c>
-      <c r="C84" s="75"/>
-[...3 lines deleted...]
-      <c r="G84" s="78">
+      <c r="C84" s="69"/>
+      <c r="D84" s="70"/>
+      <c r="E84" s="70"/>
+      <c r="F84" s="71"/>
+      <c r="G84" s="80">
         <v>61</v>
       </c>
-      <c r="H84" s="79"/>
-      <c r="I84" s="71">
+      <c r="H84" s="81"/>
+      <c r="I84" s="76">
         <v>62</v>
       </c>
-      <c r="J84" s="72"/>
-[...1 lines deleted...]
-    <row r="85" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J84" s="77"/>
+    </row>
+    <row r="85" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="11">
         <v>62</v>
       </c>
-      <c r="C85" s="75"/>
-[...8 lines deleted...]
-    <row r="86" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C85" s="69"/>
+      <c r="D85" s="70"/>
+      <c r="E85" s="70"/>
+      <c r="F85" s="71"/>
+      <c r="G85" s="82"/>
+      <c r="H85" s="83"/>
+      <c r="I85" s="78"/>
+      <c r="J85" s="79"/>
+    </row>
+    <row r="86" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="11">
         <v>63</v>
       </c>
-      <c r="C86" s="75"/>
-[...3 lines deleted...]
-      <c r="G86" s="78">
+      <c r="C86" s="69"/>
+      <c r="D86" s="70"/>
+      <c r="E86" s="70"/>
+      <c r="F86" s="71"/>
+      <c r="G86" s="80">
         <v>63</v>
       </c>
-      <c r="H86" s="79"/>
-[...3 lines deleted...]
-    <row r="87" spans="2:10" ht="21.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H86" s="81"/>
+      <c r="I86" s="76"/>
+      <c r="J86" s="77"/>
+    </row>
+    <row r="87" spans="2:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="19"/>
-      <c r="C87" s="86"/>
-[...8 lines deleted...]
-    <row r="88" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="C87" s="91"/>
+      <c r="D87" s="92"/>
+      <c r="E87" s="92"/>
+      <c r="F87" s="93"/>
+      <c r="G87" s="84"/>
+      <c r="H87" s="85"/>
+      <c r="I87" s="89"/>
+      <c r="J87" s="90"/>
+    </row>
+    <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="20"/>
       <c r="C88" s="20"/>
       <c r="D88" s="20"/>
       <c r="E88" s="20"/>
       <c r="F88" s="20"/>
       <c r="G88" s="20"/>
       <c r="H88" s="20"/>
       <c r="I88" s="20"/>
       <c r="J88" s="20"/>
     </row>
-    <row r="89" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B89" s="21"/>
       <c r="C89" s="21"/>
       <c r="D89" s="21"/>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
     </row>
-    <row r="90" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B90" s="21"/>
       <c r="C90" s="21"/>
       <c r="D90" s="21"/>
       <c r="E90" s="21"/>
       <c r="F90" s="21"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
     </row>
-    <row r="91" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B91" s="21"/>
       <c r="C91" s="21"/>
       <c r="D91" s="21"/>
       <c r="E91" s="21"/>
       <c r="F91" s="21"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
     </row>
-    <row r="92" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="92" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B92" s="21"/>
       <c r="C92" s="21"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
     </row>
-    <row r="93" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="93" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B93" s="21"/>
       <c r="C93" s="21"/>
       <c r="D93" s="21"/>
       <c r="E93" s="21"/>
       <c r="F93" s="21"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
     </row>
-    <row r="94" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B94" s="21"/>
       <c r="C94" s="21"/>
       <c r="D94" s="21"/>
       <c r="E94" s="21"/>
       <c r="F94" s="21"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
     </row>
-    <row r="95" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="95" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B95" s="21"/>
       <c r="C95" s="21"/>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21" t="s">
         <v>23</v>
       </c>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
     </row>
-    <row r="96" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="96" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
       <c r="F96" s="21"/>
       <c r="G96" s="21"/>
       <c r="H96" s="21" t="s">
         <v>24</v>
       </c>
       <c r="I96" s="21"/>
       <c r="J96" s="21"/>
     </row>
-    <row r="97" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B97" s="21"/>
       <c r="C97" s="21"/>
       <c r="D97" s="21"/>
       <c r="E97" s="21"/>
       <c r="F97" s="21"/>
       <c r="G97" s="21"/>
       <c r="H97" s="21"/>
       <c r="I97" s="21"/>
       <c r="J97" s="21"/>
     </row>
-    <row r="98" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="98" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B98" s="21"/>
       <c r="C98" s="21"/>
       <c r="D98" s="21"/>
       <c r="E98" s="21"/>
       <c r="F98" s="21"/>
       <c r="G98" s="21"/>
       <c r="H98" s="21"/>
       <c r="I98" s="21"/>
       <c r="J98" s="21"/>
     </row>
-    <row r="99" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="99" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B99" s="21"/>
       <c r="C99" s="21"/>
       <c r="D99" s="21"/>
       <c r="E99" s="21"/>
       <c r="F99" s="21"/>
       <c r="G99" s="21"/>
       <c r="H99" s="21"/>
       <c r="I99" s="21"/>
       <c r="J99" s="21"/>
     </row>
-    <row r="100" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="100" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B100" s="21"/>
       <c r="C100" s="21"/>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="21"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
     </row>
-    <row r="101" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="101" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B101" s="21"/>
       <c r="C101" s="21"/>
       <c r="D101" s="21"/>
       <c r="E101" s="21"/>
       <c r="F101" s="21"/>
       <c r="G101" s="21"/>
       <c r="H101" s="21"/>
       <c r="I101" s="21"/>
       <c r="J101" s="21"/>
     </row>
-    <row r="102" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="102" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B102" s="21"/>
       <c r="C102" s="21"/>
       <c r="D102" s="21"/>
       <c r="E102" s="21"/>
       <c r="F102" s="21"/>
       <c r="G102" s="21"/>
       <c r="H102" s="21"/>
       <c r="I102" s="21"/>
       <c r="J102" s="21"/>
     </row>
-    <row r="103" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="103" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B103" s="21"/>
       <c r="C103" s="21"/>
       <c r="D103" s="21"/>
       <c r="E103" s="21"/>
       <c r="F103" s="21"/>
       <c r="G103" s="21"/>
       <c r="H103" s="21"/>
       <c r="I103" s="21"/>
       <c r="J103" s="21"/>
     </row>
-    <row r="104" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="104" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B104" s="21"/>
       <c r="C104" s="21"/>
       <c r="D104" s="21"/>
       <c r="E104" s="21"/>
       <c r="F104" s="21"/>
       <c r="G104" s="21"/>
       <c r="H104" s="21"/>
       <c r="I104" s="21"/>
       <c r="J104" s="21"/>
     </row>
-    <row r="105" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="105" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B105" s="21"/>
       <c r="C105" s="21"/>
       <c r="D105" s="21"/>
       <c r="E105" s="21"/>
       <c r="F105" s="21"/>
       <c r="G105" s="21"/>
       <c r="H105" s="21"/>
       <c r="I105" s="21"/>
       <c r="J105" s="21"/>
     </row>
-    <row r="106" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="106" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B106" s="21"/>
       <c r="C106" s="21"/>
       <c r="D106" s="21"/>
       <c r="E106" s="21"/>
       <c r="F106" s="21"/>
       <c r="G106" s="21"/>
       <c r="H106" s="21"/>
       <c r="I106" s="21"/>
       <c r="J106" s="21"/>
     </row>
-    <row r="107" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="107" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B107" s="21"/>
       <c r="C107" s="21"/>
       <c r="D107" s="21"/>
       <c r="E107" s="21"/>
       <c r="F107" s="21"/>
       <c r="G107" s="21"/>
       <c r="H107" s="21"/>
       <c r="I107" s="21"/>
       <c r="J107" s="21"/>
     </row>
-    <row r="108" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="108" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B108" s="21"/>
       <c r="C108" s="21"/>
       <c r="D108" s="21"/>
       <c r="E108" s="21"/>
       <c r="F108" s="21"/>
       <c r="G108" s="21"/>
       <c r="H108" s="21"/>
       <c r="I108" s="21"/>
       <c r="J108" s="21"/>
     </row>
-    <row r="109" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="109" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B109" s="21"/>
       <c r="C109" s="21"/>
       <c r="D109" s="21"/>
       <c r="E109" s="21"/>
       <c r="F109" s="21"/>
       <c r="G109" s="21"/>
       <c r="H109" s="21"/>
       <c r="I109" s="21"/>
       <c r="J109" s="21"/>
     </row>
-    <row r="110" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="110" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B110" s="21"/>
       <c r="C110" s="21"/>
       <c r="D110" s="21"/>
       <c r="E110" s="21"/>
       <c r="F110" s="21"/>
       <c r="G110" s="21"/>
       <c r="H110" s="21"/>
       <c r="I110" s="21"/>
       <c r="J110" s="21"/>
     </row>
-    <row r="111" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="111" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
     </row>
-    <row r="112" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="112" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B112" s="21"/>
       <c r="C112" s="21"/>
       <c r="D112" s="21"/>
       <c r="E112" s="21"/>
       <c r="F112" s="21"/>
       <c r="G112" s="21"/>
       <c r="H112" s="21"/>
       <c r="I112" s="21"/>
       <c r="J112" s="21"/>
     </row>
-    <row r="113" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="113" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B113" s="21"/>
       <c r="C113" s="21"/>
       <c r="D113" s="21"/>
       <c r="E113" s="21"/>
       <c r="F113" s="21"/>
       <c r="G113" s="21"/>
       <c r="H113" s="21"/>
       <c r="I113" s="21"/>
       <c r="J113" s="21"/>
     </row>
-    <row r="114" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="114" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B114" s="21"/>
       <c r="C114" s="21"/>
       <c r="D114" s="21"/>
       <c r="E114" s="21"/>
       <c r="F114" s="21"/>
       <c r="G114" s="21"/>
       <c r="H114" s="21"/>
       <c r="I114" s="21"/>
       <c r="J114" s="21"/>
     </row>
-    <row r="115" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="115" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B115" s="21"/>
       <c r="C115" s="21"/>
       <c r="D115" s="21"/>
       <c r="E115" s="21"/>
       <c r="F115" s="21"/>
       <c r="G115" s="21"/>
       <c r="H115" s="21"/>
       <c r="I115" s="21"/>
       <c r="J115" s="21"/>
     </row>
-    <row r="116" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B116" s="21"/>
       <c r="C116" s="21"/>
       <c r="D116" s="21"/>
       <c r="E116" s="21"/>
       <c r="F116" s="21"/>
       <c r="G116" s="21"/>
       <c r="H116" s="21"/>
       <c r="I116" s="21"/>
       <c r="J116" s="21"/>
     </row>
-    <row r="117" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="117" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B117" s="21"/>
       <c r="C117" s="21"/>
       <c r="D117" s="21"/>
       <c r="E117" s="21"/>
       <c r="F117" s="21"/>
       <c r="G117" s="21"/>
       <c r="H117" s="21"/>
       <c r="I117" s="21"/>
       <c r="J117" s="21"/>
     </row>
-    <row r="118" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="118" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B118" s="21"/>
       <c r="C118" s="21"/>
       <c r="D118" s="21"/>
       <c r="E118" s="21"/>
       <c r="F118" s="21"/>
       <c r="G118" s="21"/>
       <c r="H118" s="21"/>
       <c r="I118" s="21"/>
       <c r="J118" s="21"/>
     </row>
-    <row r="119" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="119" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B119" s="21"/>
       <c r="C119" s="21"/>
       <c r="D119" s="21"/>
       <c r="E119" s="21"/>
       <c r="F119" s="21"/>
       <c r="G119" s="21"/>
       <c r="H119" s="21"/>
       <c r="I119" s="21"/>
       <c r="J119" s="21"/>
     </row>
-    <row r="120" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="120" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B120" s="21"/>
       <c r="C120" s="21"/>
       <c r="D120" s="21"/>
       <c r="E120" s="21"/>
       <c r="F120" s="21"/>
       <c r="G120" s="21"/>
       <c r="H120" s="21"/>
       <c r="I120" s="21"/>
       <c r="J120" s="21"/>
     </row>
-    <row r="121" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="121" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B121" s="21"/>
       <c r="C121" s="21"/>
       <c r="D121" s="21"/>
       <c r="E121" s="21"/>
       <c r="F121" s="21"/>
       <c r="G121" s="21"/>
       <c r="H121" s="21"/>
       <c r="I121" s="21"/>
       <c r="J121" s="21"/>
     </row>
-    <row r="122" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="122" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B122" s="21"/>
       <c r="C122" s="21"/>
       <c r="D122" s="21"/>
       <c r="E122" s="21"/>
       <c r="F122" s="21"/>
       <c r="G122" s="21"/>
       <c r="H122" s="21"/>
       <c r="I122" s="21"/>
       <c r="J122" s="21"/>
     </row>
-    <row r="123" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="123" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B123" s="21"/>
       <c r="C123" s="21"/>
       <c r="D123" s="21"/>
       <c r="E123" s="21"/>
       <c r="F123" s="21"/>
       <c r="G123" s="21"/>
       <c r="H123" s="21"/>
       <c r="I123" s="21"/>
       <c r="J123" s="21"/>
     </row>
-    <row r="124" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="124" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B124" s="21"/>
       <c r="C124" s="21"/>
       <c r="D124" s="21"/>
       <c r="E124" s="21"/>
       <c r="F124" s="21"/>
       <c r="G124" s="21"/>
       <c r="H124" s="21"/>
       <c r="I124" s="21"/>
       <c r="J124" s="21"/>
     </row>
-    <row r="125" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="125" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B125" s="21"/>
       <c r="C125" s="21"/>
       <c r="D125" s="21"/>
       <c r="E125" s="21"/>
       <c r="F125" s="21"/>
       <c r="G125" s="21"/>
       <c r="H125" s="21"/>
       <c r="I125" s="21"/>
       <c r="J125" s="21"/>
     </row>
-    <row r="126" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B126" s="21"/>
       <c r="C126" s="21"/>
       <c r="D126" s="21"/>
       <c r="E126" s="21"/>
       <c r="F126" s="21"/>
       <c r="G126" s="21"/>
       <c r="H126" s="21"/>
       <c r="I126" s="21"/>
       <c r="J126" s="21"/>
     </row>
-    <row r="127" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="127" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B127" s="21"/>
       <c r="C127" s="21"/>
       <c r="D127" s="21"/>
       <c r="E127" s="21"/>
       <c r="F127" s="21"/>
       <c r="G127" s="21"/>
       <c r="H127" s="21"/>
       <c r="I127" s="21"/>
       <c r="J127" s="21"/>
     </row>
-    <row r="128" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B128" s="21"/>
       <c r="C128" s="21"/>
       <c r="D128" s="21"/>
       <c r="E128" s="21"/>
       <c r="F128" s="21"/>
       <c r="G128" s="21"/>
       <c r="H128" s="21"/>
       <c r="I128" s="21"/>
       <c r="J128" s="21"/>
     </row>
-    <row r="129" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="129" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B129" s="21"/>
       <c r="C129" s="21"/>
       <c r="D129" s="21"/>
       <c r="E129" s="21"/>
       <c r="F129" s="21"/>
       <c r="G129" s="21"/>
       <c r="H129" s="21"/>
       <c r="I129" s="21"/>
       <c r="J129" s="21"/>
     </row>
-    <row r="130" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B130" s="21"/>
       <c r="C130" s="21"/>
       <c r="D130" s="21"/>
       <c r="E130" s="21"/>
       <c r="F130" s="21"/>
       <c r="G130" s="21"/>
       <c r="H130" s="21"/>
       <c r="I130" s="21"/>
       <c r="J130" s="21"/>
     </row>
-    <row r="131" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B131" s="21"/>
       <c r="C131" s="21"/>
       <c r="D131" s="21"/>
       <c r="E131" s="21"/>
       <c r="F131" s="21"/>
       <c r="G131" s="21"/>
       <c r="H131" s="21"/>
       <c r="I131" s="21"/>
       <c r="J131" s="21"/>
     </row>
-    <row r="132" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="132" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B132" s="21"/>
       <c r="C132" s="21"/>
       <c r="D132" s="21"/>
       <c r="E132" s="21"/>
       <c r="F132" s="21"/>
       <c r="G132" s="21"/>
       <c r="H132" s="21"/>
       <c r="I132" s="21"/>
       <c r="J132" s="21"/>
     </row>
-    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="133" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B133" s="21"/>
       <c r="C133" s="21"/>
       <c r="D133" s="21"/>
       <c r="E133" s="21"/>
       <c r="F133" s="21"/>
       <c r="G133" s="21"/>
       <c r="H133" s="21"/>
       <c r="I133" s="21"/>
       <c r="J133" s="21"/>
     </row>
-    <row r="134" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="134" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B134" s="21"/>
       <c r="C134" s="21"/>
       <c r="D134" s="21"/>
       <c r="E134" s="21"/>
       <c r="F134" s="21"/>
       <c r="G134" s="21"/>
       <c r="H134" s="21"/>
       <c r="I134" s="21"/>
       <c r="J134" s="21"/>
     </row>
-    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B135" s="21"/>
       <c r="C135" s="21"/>
       <c r="D135" s="21"/>
       <c r="E135" s="21"/>
       <c r="F135" s="21"/>
       <c r="G135" s="21"/>
       <c r="H135" s="21"/>
       <c r="I135" s="21"/>
       <c r="J135" s="21"/>
     </row>
-    <row r="136" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B136" s="21"/>
       <c r="C136" s="21"/>
       <c r="D136" s="21"/>
       <c r="E136" s="21"/>
       <c r="F136" s="21"/>
       <c r="G136" s="21"/>
       <c r="H136" s="21"/>
       <c r="I136" s="21"/>
       <c r="J136" s="21"/>
     </row>
-    <row r="137" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="137" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B137" s="21"/>
       <c r="C137" s="21"/>
       <c r="D137" s="21"/>
       <c r="E137" s="21"/>
       <c r="F137" s="21"/>
       <c r="G137" s="21"/>
       <c r="H137" s="21"/>
       <c r="I137" s="21"/>
       <c r="J137" s="21"/>
     </row>
-    <row r="138" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B138" s="21"/>
       <c r="C138" s="21"/>
       <c r="D138" s="21"/>
       <c r="E138" s="21"/>
       <c r="F138" s="21"/>
       <c r="G138" s="21"/>
       <c r="H138" s="21"/>
       <c r="I138" s="21"/>
       <c r="J138" s="21"/>
     </row>
-    <row r="139" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B139" s="21"/>
       <c r="C139" s="21"/>
       <c r="D139" s="21"/>
       <c r="E139" s="21"/>
       <c r="F139" s="21"/>
       <c r="G139" s="21"/>
       <c r="H139" s="21"/>
       <c r="I139" s="21"/>
       <c r="J139" s="21"/>
     </row>
-    <row r="140" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B140" s="21"/>
       <c r="C140" s="21"/>
       <c r="D140" s="21"/>
       <c r="E140" s="21"/>
       <c r="F140" s="21"/>
       <c r="G140" s="21"/>
       <c r="H140" s="21"/>
       <c r="I140" s="21"/>
       <c r="J140" s="21"/>
     </row>
-    <row r="141" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B141" s="21"/>
       <c r="C141" s="21"/>
       <c r="D141" s="21"/>
       <c r="E141" s="21"/>
       <c r="F141" s="21"/>
       <c r="G141" s="21"/>
       <c r="H141" s="21"/>
       <c r="I141" s="21"/>
       <c r="J141" s="21"/>
     </row>
-    <row r="142" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B142" s="21"/>
       <c r="C142" s="21"/>
       <c r="D142" s="21"/>
       <c r="E142" s="21"/>
       <c r="F142" s="21"/>
       <c r="G142" s="21"/>
       <c r="H142" s="21"/>
       <c r="I142" s="21"/>
       <c r="J142" s="21"/>
     </row>
-    <row r="143" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B143" s="21"/>
       <c r="C143" s="21"/>
       <c r="D143" s="21"/>
       <c r="E143" s="21"/>
       <c r="F143" s="21"/>
       <c r="G143" s="21"/>
       <c r="H143" s="21"/>
       <c r="I143" s="21"/>
       <c r="J143" s="21"/>
     </row>
-    <row r="144" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="144" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B144" s="21"/>
       <c r="C144" s="21"/>
       <c r="D144" s="21"/>
       <c r="E144" s="21"/>
       <c r="F144" s="21"/>
       <c r="G144" s="21"/>
       <c r="H144" s="21"/>
       <c r="I144" s="21"/>
       <c r="J144" s="21"/>
     </row>
-    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="145" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B145" s="21"/>
       <c r="C145" s="21"/>
       <c r="D145" s="21"/>
       <c r="E145" s="21"/>
       <c r="F145" s="21"/>
       <c r="G145" s="21"/>
       <c r="H145" s="21"/>
       <c r="I145" s="21"/>
       <c r="J145" s="21"/>
     </row>
-    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="146" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B146" s="21"/>
       <c r="C146" s="21"/>
       <c r="D146" s="21"/>
       <c r="E146" s="21"/>
       <c r="F146" s="21"/>
       <c r="G146" s="21"/>
       <c r="H146" s="21"/>
       <c r="I146" s="21"/>
       <c r="J146" s="21"/>
     </row>
-    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="147" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B147" s="21"/>
       <c r="C147" s="21"/>
       <c r="D147" s="21"/>
       <c r="E147" s="21"/>
       <c r="F147" s="21"/>
       <c r="G147" s="21"/>
       <c r="H147" s="21"/>
       <c r="I147" s="21"/>
       <c r="J147" s="21"/>
     </row>
-    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="148" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B148" s="21"/>
       <c r="C148" s="21"/>
       <c r="D148" s="21"/>
       <c r="E148" s="21"/>
       <c r="F148" s="21"/>
       <c r="G148" s="21"/>
       <c r="H148" s="21"/>
       <c r="I148" s="21"/>
       <c r="J148" s="21"/>
     </row>
-    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="149" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B149" s="21"/>
       <c r="C149" s="21"/>
       <c r="D149" s="21"/>
       <c r="E149" s="21"/>
       <c r="F149" s="21"/>
       <c r="G149" s="21"/>
       <c r="H149" s="21"/>
       <c r="I149" s="21"/>
       <c r="J149" s="21"/>
     </row>
-    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="150" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B150" s="21"/>
       <c r="C150" s="21"/>
       <c r="D150" s="21"/>
       <c r="E150" s="21"/>
       <c r="F150" s="21"/>
       <c r="G150" s="21"/>
       <c r="H150" s="21"/>
       <c r="I150" s="21"/>
       <c r="J150" s="21"/>
     </row>
-    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="151" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B151" s="21"/>
       <c r="C151" s="21"/>
       <c r="D151" s="21"/>
       <c r="E151" s="21"/>
       <c r="F151" s="21"/>
       <c r="G151" s="21"/>
       <c r="H151" s="21"/>
       <c r="I151" s="21"/>
       <c r="J151" s="21"/>
     </row>
-    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B152" s="21"/>
       <c r="C152" s="21"/>
       <c r="D152" s="21"/>
       <c r="E152" s="21"/>
       <c r="F152" s="21"/>
       <c r="G152" s="21"/>
       <c r="H152" s="21"/>
       <c r="I152" s="21"/>
       <c r="J152" s="21"/>
     </row>
-    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="153" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B153" s="21"/>
       <c r="C153" s="21"/>
       <c r="D153" s="21"/>
       <c r="E153" s="21"/>
       <c r="F153" s="21"/>
       <c r="G153" s="21"/>
       <c r="H153" s="21"/>
       <c r="I153" s="21"/>
       <c r="J153" s="21"/>
     </row>
-    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="154" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B154" s="21"/>
       <c r="C154" s="21"/>
       <c r="D154" s="21"/>
       <c r="E154" s="21"/>
       <c r="F154" s="21"/>
       <c r="G154" s="21"/>
       <c r="H154" s="21"/>
       <c r="I154" s="21"/>
       <c r="J154" s="21"/>
     </row>
-    <row r="155" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="155" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B155" s="21"/>
       <c r="C155" s="21"/>
       <c r="D155" s="21"/>
       <c r="E155" s="21"/>
       <c r="F155" s="21"/>
       <c r="G155" s="21"/>
       <c r="H155" s="21"/>
       <c r="I155" s="21"/>
       <c r="J155" s="21"/>
     </row>
-    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="156" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B156" s="21"/>
       <c r="C156" s="21"/>
       <c r="D156" s="21"/>
       <c r="E156" s="21"/>
       <c r="F156" s="21"/>
       <c r="G156" s="21"/>
       <c r="H156" s="21"/>
       <c r="I156" s="21"/>
       <c r="J156" s="21"/>
     </row>
-    <row r="157" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="157" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B157" s="21"/>
       <c r="C157" s="21"/>
       <c r="D157" s="21"/>
       <c r="E157" s="21"/>
       <c r="F157" s="21"/>
       <c r="G157" s="21"/>
       <c r="H157" s="21"/>
       <c r="I157" s="21"/>
       <c r="J157" s="21"/>
     </row>
-    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="158" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B158" s="21"/>
       <c r="C158" s="21"/>
       <c r="D158" s="21"/>
       <c r="E158" s="21"/>
       <c r="F158" s="21"/>
       <c r="G158" s="21"/>
       <c r="H158" s="21"/>
       <c r="I158" s="21"/>
       <c r="J158" s="21"/>
     </row>
-    <row r="159" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="159" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B159" s="21"/>
       <c r="C159" s="21"/>
       <c r="D159" s="21"/>
       <c r="E159" s="21"/>
       <c r="F159" s="21"/>
       <c r="G159" s="21"/>
       <c r="H159" s="21"/>
       <c r="I159" s="21"/>
       <c r="J159" s="21"/>
     </row>
-    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="160" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B160" s="21"/>
       <c r="C160" s="21"/>
       <c r="D160" s="21"/>
       <c r="E160" s="21"/>
       <c r="F160" s="21"/>
       <c r="G160" s="21"/>
       <c r="H160" s="21"/>
       <c r="I160" s="21"/>
       <c r="J160" s="21"/>
     </row>
-    <row r="161" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="161" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B161" s="21"/>
       <c r="C161" s="21"/>
       <c r="D161" s="21"/>
       <c r="E161" s="21"/>
       <c r="F161" s="21"/>
       <c r="G161" s="21"/>
       <c r="H161" s="21"/>
       <c r="I161" s="21"/>
       <c r="J161" s="21"/>
     </row>
-    <row r="162" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="162" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B162" s="21"/>
       <c r="C162" s="21"/>
       <c r="D162" s="21"/>
       <c r="E162" s="21"/>
       <c r="F162" s="21"/>
       <c r="G162" s="21"/>
       <c r="H162" s="21"/>
       <c r="I162" s="21"/>
       <c r="J162" s="21"/>
     </row>
-    <row r="163" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="163" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B163" s="21"/>
       <c r="C163" s="21"/>
       <c r="D163" s="21"/>
       <c r="E163" s="21"/>
       <c r="F163" s="21"/>
       <c r="G163" s="21"/>
       <c r="H163" s="21"/>
       <c r="I163" s="21"/>
       <c r="J163" s="21"/>
     </row>
-    <row r="164" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="164" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B164" s="21"/>
       <c r="C164" s="21"/>
       <c r="D164" s="21"/>
       <c r="E164" s="21"/>
       <c r="F164" s="21"/>
       <c r="G164" s="21"/>
       <c r="H164" s="21"/>
       <c r="I164" s="21"/>
       <c r="J164" s="21"/>
     </row>
-    <row r="165" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="165" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B165" s="21"/>
       <c r="C165" s="21"/>
       <c r="D165" s="21"/>
       <c r="E165" s="21"/>
       <c r="F165" s="21"/>
       <c r="G165" s="21"/>
       <c r="H165" s="21"/>
       <c r="I165" s="21"/>
       <c r="J165" s="21"/>
     </row>
-    <row r="166" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="166" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B166" s="21"/>
       <c r="C166" s="21"/>
       <c r="D166" s="21"/>
       <c r="E166" s="21"/>
       <c r="F166" s="21"/>
       <c r="G166" s="21"/>
       <c r="H166" s="21"/>
       <c r="I166" s="21"/>
       <c r="J166" s="21"/>
     </row>
-    <row r="167" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="167" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B167" s="21"/>
       <c r="C167" s="21"/>
       <c r="D167" s="21"/>
       <c r="E167" s="21"/>
       <c r="F167" s="21"/>
       <c r="G167" s="21"/>
       <c r="H167" s="21"/>
       <c r="I167" s="21"/>
       <c r="J167" s="21"/>
     </row>
-    <row r="168" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="168" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B168" s="21"/>
       <c r="C168" s="21"/>
       <c r="D168" s="21"/>
       <c r="E168" s="21"/>
       <c r="F168" s="21"/>
       <c r="G168" s="21"/>
       <c r="H168" s="21"/>
       <c r="I168" s="21"/>
       <c r="J168" s="21"/>
     </row>
-    <row r="169" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="169" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B169" s="21"/>
       <c r="C169" s="21"/>
       <c r="D169" s="21"/>
       <c r="E169" s="21"/>
       <c r="F169" s="21"/>
       <c r="G169" s="21"/>
       <c r="H169" s="21"/>
       <c r="I169" s="21"/>
       <c r="J169" s="21"/>
     </row>
-    <row r="170" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="170" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B170" s="21"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="21"/>
       <c r="H170" s="21"/>
       <c r="I170" s="21"/>
       <c r="J170" s="21"/>
     </row>
-    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="171" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B171" s="21"/>
       <c r="C171" s="21"/>
       <c r="D171" s="21"/>
       <c r="E171" s="21"/>
       <c r="F171" s="21"/>
       <c r="G171" s="21"/>
       <c r="H171" s="21"/>
       <c r="I171" s="21"/>
       <c r="J171" s="21"/>
     </row>
-    <row r="172" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="172" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B172" s="21"/>
       <c r="C172" s="21"/>
       <c r="D172" s="21"/>
       <c r="E172" s="21"/>
       <c r="F172" s="21"/>
       <c r="G172" s="21"/>
       <c r="H172" s="21"/>
       <c r="I172" s="21"/>
       <c r="J172" s="21"/>
     </row>
-    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="173" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B173" s="21"/>
       <c r="C173" s="21"/>
       <c r="D173" s="21"/>
       <c r="E173" s="21"/>
       <c r="F173" s="21"/>
       <c r="G173" s="21"/>
       <c r="H173" s="21"/>
       <c r="I173" s="21"/>
       <c r="J173" s="21"/>
     </row>
-    <row r="174" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="174" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B174" s="21"/>
       <c r="C174" s="21"/>
       <c r="D174" s="21"/>
       <c r="E174" s="21"/>
       <c r="F174" s="21"/>
       <c r="G174" s="21"/>
       <c r="H174" s="21"/>
       <c r="I174" s="21"/>
       <c r="J174" s="21"/>
     </row>
-    <row r="175" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="175" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B175" s="21"/>
       <c r="C175" s="21"/>
       <c r="D175" s="21"/>
       <c r="E175" s="21"/>
       <c r="F175" s="21"/>
       <c r="G175" s="21"/>
       <c r="H175" s="21"/>
       <c r="I175" s="21"/>
       <c r="J175" s="21"/>
     </row>
-    <row r="176" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="176" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B176" s="21"/>
       <c r="C176" s="21"/>
       <c r="D176" s="21"/>
       <c r="E176" s="21"/>
       <c r="F176" s="21"/>
       <c r="G176" s="21"/>
       <c r="H176" s="21"/>
       <c r="I176" s="21"/>
       <c r="J176" s="21"/>
     </row>
-    <row r="177" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="177" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B177" s="21"/>
       <c r="C177" s="21"/>
       <c r="D177" s="21"/>
       <c r="E177" s="21"/>
       <c r="F177" s="21"/>
       <c r="G177" s="21"/>
       <c r="H177" s="21"/>
       <c r="I177" s="21"/>
       <c r="J177" s="21"/>
     </row>
-    <row r="178" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="178" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B178" s="21"/>
       <c r="C178" s="21"/>
       <c r="D178" s="21"/>
       <c r="E178" s="21"/>
       <c r="F178" s="21"/>
       <c r="G178" s="21"/>
       <c r="H178" s="21"/>
       <c r="I178" s="21"/>
       <c r="J178" s="21"/>
     </row>
-    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="179" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B179" s="21"/>
       <c r="C179" s="21"/>
       <c r="D179" s="21"/>
       <c r="E179" s="21"/>
       <c r="F179" s="21"/>
       <c r="G179" s="21"/>
       <c r="H179" s="21"/>
       <c r="I179" s="21"/>
       <c r="J179" s="21"/>
     </row>
-    <row r="180" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="180" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B180" s="21"/>
       <c r="C180" s="21"/>
       <c r="D180" s="21"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="21"/>
       <c r="H180" s="21"/>
       <c r="I180" s="21"/>
       <c r="J180" s="21"/>
     </row>
-    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="181" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B181" s="21"/>
       <c r="C181" s="21"/>
       <c r="D181" s="21"/>
       <c r="E181" s="21"/>
       <c r="F181" s="21"/>
       <c r="G181" s="21"/>
       <c r="H181" s="21"/>
       <c r="I181" s="21"/>
       <c r="J181" s="21"/>
     </row>
-    <row r="182" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="182" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B182" s="21"/>
       <c r="C182" s="21"/>
       <c r="D182" s="21"/>
       <c r="E182" s="21"/>
       <c r="F182" s="21"/>
       <c r="G182" s="21"/>
       <c r="H182" s="21"/>
       <c r="I182" s="21"/>
       <c r="J182" s="21"/>
     </row>
-    <row r="183" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="183" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B183" s="21"/>
       <c r="C183" s="21"/>
       <c r="D183" s="21"/>
       <c r="E183" s="21"/>
       <c r="F183" s="21"/>
       <c r="G183" s="21"/>
       <c r="H183" s="21"/>
       <c r="I183" s="21"/>
       <c r="J183" s="21"/>
     </row>
-    <row r="184" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="184" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B184" s="21"/>
       <c r="C184" s="21"/>
       <c r="D184" s="21"/>
       <c r="E184" s="21"/>
       <c r="F184" s="21"/>
       <c r="G184" s="21"/>
       <c r="H184" s="21"/>
       <c r="I184" s="21"/>
       <c r="J184" s="21"/>
     </row>
-    <row r="185" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="185" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B185" s="21"/>
       <c r="C185" s="21"/>
       <c r="D185" s="21"/>
       <c r="E185" s="21"/>
       <c r="F185" s="21"/>
       <c r="G185" s="21"/>
       <c r="H185" s="21"/>
       <c r="I185" s="21"/>
       <c r="J185" s="21"/>
     </row>
-    <row r="186" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="186" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B186" s="21"/>
       <c r="C186" s="21"/>
       <c r="D186" s="21"/>
       <c r="E186" s="21"/>
       <c r="F186" s="21"/>
       <c r="G186" s="21"/>
       <c r="H186" s="21"/>
       <c r="I186" s="21"/>
       <c r="J186" s="21"/>
     </row>
-    <row r="187" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="187" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B187" s="21"/>
       <c r="C187" s="21"/>
       <c r="D187" s="21"/>
       <c r="E187" s="21"/>
       <c r="F187" s="21"/>
       <c r="G187" s="21"/>
       <c r="H187" s="21"/>
       <c r="I187" s="21"/>
       <c r="J187" s="21"/>
     </row>
-    <row r="188" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="188" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B188" s="21"/>
       <c r="C188" s="21"/>
       <c r="D188" s="21"/>
       <c r="E188" s="21"/>
       <c r="F188" s="21"/>
       <c r="G188" s="21"/>
       <c r="H188" s="21"/>
       <c r="I188" s="21"/>
       <c r="J188" s="21"/>
     </row>
-    <row r="189" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="189" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B189" s="21"/>
       <c r="C189" s="21"/>
       <c r="D189" s="21"/>
       <c r="E189" s="21"/>
       <c r="F189" s="21"/>
       <c r="G189" s="21"/>
       <c r="H189" s="21"/>
       <c r="I189" s="21"/>
       <c r="J189" s="21"/>
     </row>
-    <row r="190" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="190" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B190" s="21"/>
       <c r="C190" s="21"/>
       <c r="D190" s="21"/>
       <c r="E190" s="21"/>
       <c r="F190" s="21"/>
       <c r="G190" s="21"/>
       <c r="H190" s="21"/>
       <c r="I190" s="21"/>
       <c r="J190" s="21"/>
     </row>
-    <row r="191" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="191" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B191" s="21"/>
       <c r="C191" s="21"/>
       <c r="D191" s="21"/>
       <c r="E191" s="21"/>
       <c r="F191" s="21"/>
       <c r="G191" s="21"/>
       <c r="H191" s="21"/>
       <c r="I191" s="21"/>
       <c r="J191" s="21"/>
     </row>
-    <row r="192" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="192" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B192" s="21"/>
       <c r="C192" s="21"/>
       <c r="D192" s="21"/>
       <c r="E192" s="21"/>
       <c r="F192" s="21"/>
       <c r="G192" s="21"/>
       <c r="H192" s="21"/>
       <c r="I192" s="21"/>
       <c r="J192" s="21"/>
     </row>
-    <row r="193" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="193" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B193" s="21"/>
       <c r="C193" s="21"/>
       <c r="D193" s="21"/>
       <c r="E193" s="21"/>
       <c r="F193" s="21"/>
       <c r="G193" s="21"/>
       <c r="H193" s="21"/>
       <c r="I193" s="21"/>
       <c r="J193" s="21"/>
     </row>
-    <row r="194" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="194" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B194" s="21"/>
       <c r="C194" s="21"/>
       <c r="D194" s="21"/>
       <c r="E194" s="21"/>
       <c r="F194" s="21"/>
       <c r="G194" s="21"/>
       <c r="H194" s="21"/>
       <c r="I194" s="21"/>
       <c r="J194" s="21"/>
     </row>
-    <row r="195" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="195" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B195" s="21"/>
       <c r="C195" s="21"/>
       <c r="D195" s="21"/>
       <c r="E195" s="21"/>
       <c r="F195" s="21"/>
       <c r="G195" s="21"/>
       <c r="H195" s="21"/>
       <c r="I195" s="21"/>
       <c r="J195" s="21"/>
     </row>
-    <row r="196" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="196" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B196" s="21"/>
       <c r="C196" s="21"/>
       <c r="D196" s="21"/>
       <c r="E196" s="21"/>
       <c r="F196" s="21"/>
       <c r="G196" s="21"/>
       <c r="H196" s="21"/>
       <c r="I196" s="21"/>
       <c r="J196" s="21"/>
     </row>
-    <row r="197" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="197" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B197" s="21"/>
       <c r="C197" s="21"/>
       <c r="D197" s="21"/>
       <c r="E197" s="21"/>
       <c r="F197" s="21"/>
       <c r="G197" s="21"/>
       <c r="H197" s="21"/>
       <c r="I197" s="21"/>
       <c r="J197" s="21"/>
     </row>
-    <row r="198" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="198" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B198" s="21"/>
       <c r="C198" s="21"/>
       <c r="D198" s="21"/>
       <c r="E198" s="21"/>
       <c r="F198" s="21"/>
       <c r="G198" s="21"/>
       <c r="H198" s="21"/>
       <c r="I198" s="21"/>
       <c r="J198" s="21"/>
     </row>
-    <row r="199" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="199" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B199" s="21"/>
       <c r="C199" s="21"/>
       <c r="D199" s="21"/>
       <c r="E199" s="21"/>
       <c r="F199" s="21"/>
       <c r="G199" s="21"/>
       <c r="H199" s="21"/>
       <c r="I199" s="21"/>
       <c r="J199" s="21"/>
     </row>
-    <row r="200" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="200" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B200" s="21"/>
       <c r="C200" s="21"/>
       <c r="D200" s="21"/>
       <c r="E200" s="21"/>
       <c r="F200" s="21"/>
       <c r="G200" s="21"/>
       <c r="H200" s="21"/>
       <c r="I200" s="21"/>
       <c r="J200" s="21"/>
     </row>
-    <row r="201" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="201" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B201" s="21"/>
       <c r="C201" s="21"/>
       <c r="D201" s="21"/>
       <c r="E201" s="21"/>
       <c r="F201" s="21"/>
       <c r="G201" s="21"/>
       <c r="H201" s="21"/>
       <c r="I201" s="21"/>
       <c r="J201" s="21"/>
     </row>
-    <row r="202" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="202" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B202" s="21"/>
       <c r="C202" s="21"/>
       <c r="D202" s="21"/>
       <c r="E202" s="21"/>
       <c r="F202" s="21"/>
       <c r="G202" s="21"/>
       <c r="H202" s="21"/>
       <c r="I202" s="21"/>
       <c r="J202" s="21"/>
     </row>
-    <row r="203" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="203" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B203" s="21"/>
       <c r="C203" s="21"/>
       <c r="D203" s="21"/>
       <c r="E203" s="21"/>
       <c r="F203" s="21"/>
       <c r="G203" s="21"/>
       <c r="H203" s="21"/>
       <c r="I203" s="21"/>
       <c r="J203" s="21"/>
     </row>
-    <row r="204" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="204" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B204" s="21"/>
       <c r="C204" s="21"/>
       <c r="D204" s="21"/>
       <c r="E204" s="21"/>
       <c r="F204" s="21"/>
       <c r="G204" s="21"/>
       <c r="H204" s="21"/>
       <c r="I204" s="21"/>
       <c r="J204" s="21"/>
     </row>
-    <row r="205" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="205" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B205" s="21"/>
       <c r="C205" s="21"/>
       <c r="D205" s="21"/>
       <c r="E205" s="21"/>
       <c r="F205" s="21"/>
       <c r="G205" s="21"/>
       <c r="H205" s="21"/>
       <c r="I205" s="21"/>
       <c r="J205" s="21"/>
     </row>
-    <row r="206" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="206" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B206" s="21"/>
       <c r="C206" s="21"/>
       <c r="D206" s="21"/>
       <c r="E206" s="21"/>
       <c r="F206" s="21"/>
       <c r="G206" s="21"/>
       <c r="H206" s="21"/>
       <c r="I206" s="21"/>
       <c r="J206" s="21"/>
     </row>
-    <row r="207" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="207" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B207" s="21"/>
       <c r="C207" s="21"/>
       <c r="D207" s="21"/>
       <c r="E207" s="21"/>
       <c r="F207" s="21"/>
       <c r="G207" s="21"/>
       <c r="H207" s="21"/>
       <c r="I207" s="21"/>
       <c r="J207" s="21"/>
     </row>
-    <row r="208" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="208" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B208" s="21"/>
       <c r="C208" s="21"/>
       <c r="D208" s="21"/>
       <c r="E208" s="21"/>
       <c r="F208" s="21"/>
       <c r="G208" s="21"/>
       <c r="H208" s="21"/>
       <c r="I208" s="21"/>
       <c r="J208" s="21"/>
     </row>
-    <row r="209" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="209" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B209" s="21"/>
       <c r="C209" s="21"/>
       <c r="D209" s="21"/>
       <c r="E209" s="21"/>
       <c r="F209" s="21"/>
       <c r="G209" s="21"/>
       <c r="H209" s="21"/>
       <c r="I209" s="21"/>
       <c r="J209" s="21"/>
     </row>
-    <row r="210" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="210" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B210" s="21"/>
       <c r="C210" s="21"/>
       <c r="D210" s="21"/>
       <c r="E210" s="21"/>
       <c r="F210" s="21"/>
       <c r="G210" s="21"/>
       <c r="H210" s="21"/>
       <c r="I210" s="21"/>
       <c r="J210" s="21"/>
     </row>
-    <row r="211" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="211" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B211" s="21"/>
       <c r="C211" s="21"/>
       <c r="D211" s="21"/>
       <c r="E211" s="21"/>
       <c r="F211" s="21"/>
       <c r="G211" s="21"/>
       <c r="H211" s="21"/>
       <c r="I211" s="21"/>
       <c r="J211" s="21"/>
     </row>
-    <row r="212" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="212" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B212" s="21"/>
       <c r="C212" s="21"/>
       <c r="D212" s="21"/>
       <c r="E212" s="21"/>
       <c r="F212" s="21"/>
       <c r="G212" s="21"/>
       <c r="H212" s="21"/>
       <c r="I212" s="21"/>
       <c r="J212" s="21"/>
     </row>
-    <row r="213" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="213" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B213" s="21"/>
       <c r="C213" s="21"/>
       <c r="D213" s="21"/>
       <c r="E213" s="21"/>
       <c r="F213" s="21"/>
       <c r="G213" s="21"/>
       <c r="H213" s="21"/>
       <c r="I213" s="21"/>
       <c r="J213" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="136">
-    <mergeCell ref="C15:F15"/>
-[...7 lines deleted...]
-    <mergeCell ref="D5:K5"/>
+    <mergeCell ref="I72:J73"/>
+    <mergeCell ref="C77:F77"/>
+    <mergeCell ref="G80:H81"/>
+    <mergeCell ref="I74:J75"/>
+    <mergeCell ref="C81:F81"/>
+    <mergeCell ref="C80:F80"/>
+    <mergeCell ref="C73:F73"/>
+    <mergeCell ref="G74:H75"/>
+    <mergeCell ref="I80:J81"/>
+    <mergeCell ref="G76:H77"/>
+    <mergeCell ref="C75:F75"/>
+    <mergeCell ref="G72:H73"/>
+    <mergeCell ref="I76:J77"/>
+    <mergeCell ref="C79:F79"/>
+    <mergeCell ref="C74:F74"/>
+    <mergeCell ref="G86:H87"/>
+    <mergeCell ref="I78:J79"/>
+    <mergeCell ref="C84:F84"/>
+    <mergeCell ref="G84:H85"/>
+    <mergeCell ref="C85:F85"/>
+    <mergeCell ref="I86:J87"/>
+    <mergeCell ref="C87:F87"/>
+    <mergeCell ref="C76:F76"/>
+    <mergeCell ref="C82:F82"/>
+    <mergeCell ref="G82:H83"/>
+    <mergeCell ref="I82:J83"/>
+    <mergeCell ref="C83:F83"/>
+    <mergeCell ref="I84:J85"/>
+    <mergeCell ref="C86:F86"/>
+    <mergeCell ref="C78:F78"/>
+    <mergeCell ref="G78:H79"/>
+    <mergeCell ref="C59:F59"/>
+    <mergeCell ref="C65:F65"/>
+    <mergeCell ref="C67:F67"/>
+    <mergeCell ref="I66:J67"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="C72:F72"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="I36:J37"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C71:F71"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="G60:H61"/>
+    <mergeCell ref="I54:J55"/>
+    <mergeCell ref="I52:J53"/>
+    <mergeCell ref="C68:F68"/>
+    <mergeCell ref="G68:H69"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="I68:J69"/>
+    <mergeCell ref="G70:H71"/>
+    <mergeCell ref="G62:H63"/>
+    <mergeCell ref="I70:J71"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="C69:F69"/>
+    <mergeCell ref="C70:F70"/>
+    <mergeCell ref="G64:H65"/>
+    <mergeCell ref="C66:F66"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G28:H29"/>
+    <mergeCell ref="I18:J19"/>
+    <mergeCell ref="I26:J27"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="G42:H43"/>
+    <mergeCell ref="G22:H23"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="I32:J33"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="G32:H33"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="G56:H57"/>
+    <mergeCell ref="I42:J43"/>
+    <mergeCell ref="I58:J59"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="G40:H41"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="I64:J65"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="G38:H39"/>
+    <mergeCell ref="G66:H67"/>
+    <mergeCell ref="I40:J41"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="I20:J21"/>
+    <mergeCell ref="G16:H17"/>
+    <mergeCell ref="I62:J63"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="I34:J35"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="G54:H55"/>
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="G52:H53"/>
+    <mergeCell ref="I60:J61"/>
+    <mergeCell ref="C53:F53"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="C60:F60"/>
+    <mergeCell ref="I30:J31"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G18:H19"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="G58:H59"/>
     <mergeCell ref="C58:F58"/>
     <mergeCell ref="I22:J23"/>
     <mergeCell ref="I28:J29"/>
     <mergeCell ref="G30:H31"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="I16:J17"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="G20:H21"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="G26:H27"/>
     <mergeCell ref="I24:J25"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="I38:J39"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="G36:H37"/>
     <mergeCell ref="G34:H35"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="G24:H25"/>
     <mergeCell ref="I56:J57"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="C42:F42"/>
     <mergeCell ref="C25:F25"/>
-    <mergeCell ref="I40:J41"/>
-[...101 lines deleted...]
-    <mergeCell ref="C74:F74"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:K4"/>
+    <mergeCell ref="D5:K5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="5" fitToWidth="0" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Lembar kerja</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet6</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user-pc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>