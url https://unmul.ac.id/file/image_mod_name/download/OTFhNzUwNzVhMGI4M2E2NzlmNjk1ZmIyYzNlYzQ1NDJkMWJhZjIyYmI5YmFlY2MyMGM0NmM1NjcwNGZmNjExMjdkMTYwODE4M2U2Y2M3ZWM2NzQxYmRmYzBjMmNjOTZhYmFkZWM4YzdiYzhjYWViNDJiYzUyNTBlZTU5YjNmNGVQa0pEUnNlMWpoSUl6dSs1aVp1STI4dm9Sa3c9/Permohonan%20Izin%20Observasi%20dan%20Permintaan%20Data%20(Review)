--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -4,70 +4,69 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10066" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="8931"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E04D45" w:rsidRPr="00AD4EAB" w14:paraId="11A0246E" w14:textId="77777777" w:rsidTr="00504E13">
         <w:trPr>
           <w:trHeight w:val="1837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DE26F56" w14:textId="77777777" w:rsidR="00E04D45" w:rsidRPr="00AD4EAB" w:rsidRDefault="00E04D45" w:rsidP="00504E13">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38BF7D51" wp14:editId="25374CDE">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>213995</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>58420</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1080135" cy="1156970"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5080"/>
                   <wp:wrapNone/>
@@ -105,51 +104,50 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62D60D3B" w14:textId="77777777" w:rsidR="00E04D45" w:rsidRPr="00993AEE" w:rsidRDefault="00E04D45" w:rsidP="00504E13">
             <w:pPr>
               <w:ind w:left="885" w:firstLine="135"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00993AEE">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">KEMENTERIAN PENDIDIKAN </w:t>
             </w:r>
             <w:r w:rsidRPr="00993AEE">
@@ -222,51 +220,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>FAKULTAS ILMU SOSIAL DAN ILMU POLITIK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ACFEAD1" w14:textId="77777777" w:rsidR="00E04D45" w:rsidRDefault="00E04D45" w:rsidP="00504E13">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="TidakAdaSpasi"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="135"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
@@ -274,51 +272,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Alamat: Jalan </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Tanah Grogot Kampus Gunung Kelua </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Samarinda 75123</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15705601" w14:textId="77777777" w:rsidR="00E04D45" w:rsidRPr="00AD4EAB" w:rsidRDefault="00E04D45" w:rsidP="00504E13">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="TidakAdaSpasi"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="135"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Telepon : (0541) 4121937, Laman : </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00E04D45">
@@ -398,109 +396,80 @@
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="5A6CE538" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-8.85pt,6.75pt" to="444.75pt,6.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLY3mEtgEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wESFMYcXpI1126&#10;LkC73Rl92MJkURCV2Pn3ldQ0LbbbMB8Eih9Pj4/0+m4aLDuqQAZdy+ezmjPlBErjupb/fHm4vuWM&#10;IjgJFp1q+UkRv9tcfVmPvlEL7NFKFVgCcdSMvuV9jL6pKhK9GoBm6JVLQY1hgJiuoatkgDGhD7Za&#10;1PVNNWKQPqBQRMl7/xbkm4KvtRLxh9akIrMtT9xiOUM59/msNmtougC+N+JMA/6BxQDGpUcvUPcQ&#10;gR2C+QtqMCIgoY4zgUOFWhuhSg+pm3n9RzfPPXhVeknikL/IRP8PVjwdt24XMnUxuWf/iOI3MYfb&#10;HlynCoGXk0+Dm2epqtFTcynJF/K7wPbjd5QpBw4RiwqTDgPT1vhfuTCDp07ZVGQ/XWRXU2QiOZer&#10;m3q1SNMR77EKmgyRC32g+E3hwLLRcmtcVgQaOD5SzJQ+UrLb4YOxtkzVOja2fHG7XC1LBaE1Mkdz&#10;HoVuv7WBHSEvRvlKgynyOS3gwcmC1iuQX892BGPf7PS6dWddshR576jZozztwrteaXKF5nnL8mp8&#10;vpfqj39h8woAAP//AwBQSwMEFAAGAAgAAAAhAMqmB0vdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOw0AMRO9I/MPKSFxQuymINoRsKoQE4sClgQ9wsiaJyHpDdtuk/XqMOMDN9ozGb/Lt7Hp1&#10;oDF0ng2slgko4trbjhsD729PixRUiMgWe89k4EgBtsX5WY6Z9RPv6FDGRkkIhwwNtDEOmdahbslh&#10;WPqBWLQPPzqMso6NtiNOEu56fZ0ka+2wY/nQ4kCPLdWf5d4Z2FUpvr4kX6U/8vo0ncrwfDXUxlxe&#10;zA/3oCLN8c8MP/iCDoUwVX7PNqjewGK12YhVhJtbUGJI0zsZqt+DLnL9v0HxDQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAItjeYS2AQAAUwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMqmB0vdAAAACQEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC011AF" w14:textId="4BA9D9C4" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005856AD">
-        <w:t>Nomor</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nomor </w:t>
       </w:r>
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001156D8" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B006D">
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> /UN17.2/PT</w:t>
       </w:r>
       <w:r w:rsidR="00F80BE9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t>01.04/202</w:t>
       </w:r>
       <w:r w:rsidR="00AC2B66">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000D60B4">
         <w:tab/>
-        <w:t>[</w:t>
-[...23 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[tanggal bulan tahun]</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00B83422">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="009A407B">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00657D5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D14736">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B62466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -514,356 +483,129 @@
     <w:p w14:paraId="527331F4" w14:textId="77777777" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="00FD14C5" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005856AD">
         <w:t>Lampiran</w:t>
       </w:r>
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
         <w:t>: -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28502D24" w14:textId="1E4F1BBD" w:rsidR="009C1664" w:rsidRDefault="009B5D36" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Hal</w:t>
       </w:r>
       <w:r w:rsidR="000D60B4">
         <w:tab/>
-        <w:t xml:space="preserve">: </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>: Permohonan Izin</w:t>
+      </w:r>
       <w:r w:rsidR="009C1664" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005856AD">
         <w:t>Obse</w:t>
       </w:r>
       <w:r w:rsidR="00FC1472">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
-        <w:t>vasi</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Data</w:t>
+        <w:t>vasi dan Permintaan Data</w:t>
       </w:r>
       <w:r w:rsidR="00CB0720" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E08D34" w14:textId="77777777" w:rsidR="009A407B" w:rsidRPr="005856AD" w:rsidRDefault="009A407B" w:rsidP="00F80BE9"/>
     <w:p w14:paraId="794BD246" w14:textId="77777777" w:rsidR="00F80BE9" w:rsidRDefault="00F80BE9" w:rsidP="00F80BE9"/>
     <w:p w14:paraId="0F95D68A" w14:textId="59B7BFF4" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="0019483F" w:rsidP="00F80BE9">
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62EC0D5B" w14:textId="77777777" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="000D60B4">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005856AD">
-        <w:t>Yth</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Yth. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">[Nama dan </w:t>
-[...15 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Nama dan Jabatan Penerima]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C94676" w14:textId="77777777" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="000D60B4">
       <w:r>
-        <w:t xml:space="preserve">[Nama </w:t>
-[...15 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Nama Instansi/Organisasi]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A0CDA6" w14:textId="77777777" w:rsidR="000D60B4" w:rsidRPr="005856AD" w:rsidRDefault="000D60B4" w:rsidP="000D60B4">
       <w:r>
-        <w:t xml:space="preserve">[Alamat </w:t>
-[...15 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Alamat Instansi/Organisasi]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6725D046" w14:textId="6CCEB114" w:rsidR="009C1664" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3D3AAF" w14:textId="77777777" w:rsidR="00BF584D" w:rsidRDefault="00BF584D" w:rsidP="00BF584D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D1FE2B" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="006F70F4" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bersama </w:t>
-[...77 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bersama ini Fakultas Ilmu Sosial dan Ilmu Politik Universitas Mulawarman mengajukan permohonan izin</w:t>
+      </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> untuk melakukan observasi dan </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5D36">
+        <w:t xml:space="preserve">permohonan </w:t>
+      </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t>untuk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">data terkait </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5D36">
+        <w:t xml:space="preserve">dengan </w:t>
+      </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t xml:space="preserve"> </w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> kami</w:t>
+        <w:t>keperluan penelitian skripsi mahasiswa kami</w:t>
       </w:r>
       <w:r w:rsidR="009B5D36">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B7A53" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72358512" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Nama</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -878,736 +620,307 @@
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>: ………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A64E0" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Program Studi </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>: ………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113CB58D" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
+    <w:p w14:paraId="610DA355" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Jurusan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>No. HP</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>: ………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610DA355" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="633FEE29" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A08585" w14:textId="3E92A623" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Judul</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Judul </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5743">
+        <w:t xml:space="preserve">proposal penelitian </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">yang diajukan </w:t>
+      </w:r>
+      <w:r w:rsidR="001564DF">
+        <w:t xml:space="preserve">sebagai tugas akhir </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">yang </w:t>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>adalah "[</w:t>
+      </w:r>
       <w:r w:rsidRPr="001332E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Judul</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Judul </w:t>
+      </w:r>
       <w:r w:rsidR="001E5743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Penelitian</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">]", </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t>]", dibawah bimbingan [</w:t>
       </w:r>
       <w:r w:rsidRPr="001332E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nama </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nama Dosen Pembimbing</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">] </w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">] dengan jangka waktu penelitian mulai tanggal ….. s/d ……..  Besar harapan kami instansi bapak/ibu dapat menerima mahasiswa tersebut untuk melaksanakan kegiatan observasi awal dalam rangka penyelesaian tugas akhir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B298AEF" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="066573C5" w14:textId="77777777" w:rsidR="001E5743" w:rsidRDefault="006F70F4" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Demikian</w:t>
-[...15 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>Demikian disampaikan, a</w:t>
       </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t>tas</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>tas perhatian dan kerja</w:t>
+      </w:r>
       <w:r w:rsidR="001E5743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF584D">
         <w:t>sama</w:t>
       </w:r>
       <w:r w:rsidR="001E5743">
-        <w:t>nya</w:t>
-[...3 lines deleted...]
-        <w:t>, kami</w:t>
+        <w:t>nya, kami</w:t>
       </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> ucapkan terima kasih. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9F0DAF" w14:textId="77777777" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725BF72F" w14:textId="77777777" w:rsidR="009D7501" w:rsidRPr="005856AD" w:rsidRDefault="009D7501" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BF57E1" w14:textId="77777777" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="00192138">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EEDD439" w14:textId="6CA4BF39" w:rsidR="005856AD" w:rsidRDefault="00192138" w:rsidP="00192138">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>n.</w:t>
       </w:r>
       <w:r w:rsidR="008200E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dekan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A58AC5" w14:textId="3D06CFBC" w:rsidR="008529AB" w:rsidRDefault="00B83422" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Waki</w:t>
       </w:r>
       <w:r w:rsidR="007A4FC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Dekan Bidang Akademik</w:t>
+      </w:r>
       <w:r w:rsidR="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495C3EFB" w14:textId="72E8FB4C" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFD83D3" w14:textId="0EB7212E" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22808800" w14:textId="37EE3ADF" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495552CE" w14:textId="77777777" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A6703BA" w14:textId="7D16F147" w:rsidR="008529AB" w:rsidRDefault="0017578B" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4678"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dr. Rina Juwita, S.IP</w:t>
       </w:r>
       <w:r w:rsidR="006F70F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1637,155 +950,145 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>HRIR</w:t>
       </w:r>
       <w:r w:rsidR="00F80BE9" w:rsidRPr="008529AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE0C92F" w14:textId="1D582A99" w:rsidR="009C1664" w:rsidRPr="008529AB" w:rsidRDefault="0017578B" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4678"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009303EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NIP 198104172005012001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEEB59A" w14:textId="77777777" w:rsidR="0074534A" w:rsidRDefault="0074534A" w:rsidP="0074534A">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tembusan</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Tembusan:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B9A1D2" w14:textId="77777777" w:rsidR="0074534A" w:rsidRDefault="0074534A" w:rsidP="0074534A">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. ……………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1181DD11" w14:textId="77777777" w:rsidR="0074534A" w:rsidRDefault="0074534A" w:rsidP="0074534A">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. …………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6692F1DB" w14:textId="77777777" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5539F9" w14:textId="6B06C883" w:rsidR="00AC5783" w:rsidRDefault="00AC5783" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03639079" w14:textId="695681D9" w:rsidR="00F21ABC" w:rsidRDefault="008E4A83" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005A5EB1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F581864" wp14:editId="61AC748A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F581864" wp14:editId="2639DE49">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5324475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6724650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="638175" cy="590550"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="887195473" name="Picture 887195473" descr="D:\LOGO BLU_CIRCLE.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="D:\LOGO BLU_CIRCLE.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -1816,83 +1119,83 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F21ABC" w:rsidSect="00AA65D3">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="142" w:right="1418" w:bottom="567" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="225EA188" w14:textId="77777777" w:rsidR="00642FDB" w:rsidRDefault="00642FDB" w:rsidP="00F80BE9">
+    <w:p w14:paraId="1DC77148" w14:textId="77777777" w:rsidR="00FF3BBE" w:rsidRDefault="00FF3BBE" w:rsidP="00F80BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BA14B3D" w14:textId="77777777" w:rsidR="00642FDB" w:rsidRDefault="00642FDB" w:rsidP="00F80BE9">
+    <w:p w14:paraId="61CF7186" w14:textId="77777777" w:rsidR="00FF3BBE" w:rsidRDefault="00FF3BBE" w:rsidP="00F80BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -1910,51 +1213,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34C4554F" w14:textId="379D0698" w:rsidR="00F80BE9" w:rsidRDefault="00F80BE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="005A5EB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E12CAA4" wp14:editId="6D0F13B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5099685</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-215900</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="472440" cy="472440"/>
           <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5" descr="D:\LOGO BLU_CIRCLE.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1987,70 +1290,70 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CA9CA6" w14:textId="77777777" w:rsidR="00642FDB" w:rsidRDefault="00642FDB" w:rsidP="00F80BE9">
+    <w:p w14:paraId="30B4B2EF" w14:textId="77777777" w:rsidR="00FF3BBE" w:rsidRDefault="00FF3BBE" w:rsidP="00F80BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="237B016A" w14:textId="77777777" w:rsidR="00642FDB" w:rsidRDefault="00642FDB" w:rsidP="00F80BE9">
+    <w:p w14:paraId="275FBAAF" w14:textId="77777777" w:rsidR="00FF3BBE" w:rsidRDefault="00FF3BBE" w:rsidP="00F80BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00671D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F856A8EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3394,102 +2697,101 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="381104489">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1826237951">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1344210629">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1850756635">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1030491127">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="862204981">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="573514398">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="963736388">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1305356784">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1557546641">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="24329407">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="838692161">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="501505769">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1107698786">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="986589638">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036545D"/>
     <w:rsid w:val="00006475"/>
     <w:rsid w:val="00016104"/>
     <w:rsid w:val="00017A15"/>
     <w:rsid w:val="00017A22"/>
     <w:rsid w:val="00026005"/>
@@ -3534,50 +2836,51 @@
     <w:rsid w:val="0010334F"/>
     <w:rsid w:val="00105D3E"/>
     <w:rsid w:val="00112570"/>
     <w:rsid w:val="001156D8"/>
     <w:rsid w:val="00123E59"/>
     <w:rsid w:val="001262CD"/>
     <w:rsid w:val="001322AC"/>
     <w:rsid w:val="00154D34"/>
     <w:rsid w:val="001564DF"/>
     <w:rsid w:val="00165A23"/>
     <w:rsid w:val="001670D4"/>
     <w:rsid w:val="00167A31"/>
     <w:rsid w:val="00167F60"/>
     <w:rsid w:val="0017578B"/>
     <w:rsid w:val="001778DF"/>
     <w:rsid w:val="0018035B"/>
     <w:rsid w:val="00191C3A"/>
     <w:rsid w:val="00192138"/>
     <w:rsid w:val="001932A0"/>
     <w:rsid w:val="0019457F"/>
     <w:rsid w:val="0019483F"/>
     <w:rsid w:val="00196E49"/>
     <w:rsid w:val="001A1B5C"/>
     <w:rsid w:val="001A3CFB"/>
     <w:rsid w:val="001A77B4"/>
+    <w:rsid w:val="001C3D72"/>
     <w:rsid w:val="001D70E9"/>
     <w:rsid w:val="001E1556"/>
     <w:rsid w:val="001E193A"/>
     <w:rsid w:val="001E4737"/>
     <w:rsid w:val="001E4C4A"/>
     <w:rsid w:val="001E5743"/>
     <w:rsid w:val="001F0088"/>
     <w:rsid w:val="001F554B"/>
     <w:rsid w:val="00200FF4"/>
     <w:rsid w:val="00210296"/>
     <w:rsid w:val="00227DBC"/>
     <w:rsid w:val="00230DCB"/>
     <w:rsid w:val="0023166C"/>
     <w:rsid w:val="0023357E"/>
     <w:rsid w:val="002369A8"/>
     <w:rsid w:val="00241F4B"/>
     <w:rsid w:val="00242945"/>
     <w:rsid w:val="0024348D"/>
     <w:rsid w:val="00243D94"/>
     <w:rsid w:val="00253562"/>
     <w:rsid w:val="0026096B"/>
     <w:rsid w:val="00265441"/>
     <w:rsid w:val="00267755"/>
     <w:rsid w:val="002733DE"/>
     <w:rsid w:val="00274E4E"/>
@@ -3982,126 +3285,128 @@
     <w:rsid w:val="00E466F4"/>
     <w:rsid w:val="00E52EA8"/>
     <w:rsid w:val="00E54042"/>
     <w:rsid w:val="00E5506F"/>
     <w:rsid w:val="00E56036"/>
     <w:rsid w:val="00E61E31"/>
     <w:rsid w:val="00E62007"/>
     <w:rsid w:val="00E7372A"/>
     <w:rsid w:val="00E7534D"/>
     <w:rsid w:val="00E75720"/>
     <w:rsid w:val="00E75BB7"/>
     <w:rsid w:val="00E770C8"/>
     <w:rsid w:val="00E81D55"/>
     <w:rsid w:val="00E90F2F"/>
     <w:rsid w:val="00E91559"/>
     <w:rsid w:val="00E925A3"/>
     <w:rsid w:val="00EB01D4"/>
     <w:rsid w:val="00EB1BEE"/>
     <w:rsid w:val="00EB3114"/>
     <w:rsid w:val="00EB65DF"/>
     <w:rsid w:val="00EC092D"/>
     <w:rsid w:val="00EC4DDD"/>
     <w:rsid w:val="00EC6D8F"/>
     <w:rsid w:val="00EC74AA"/>
     <w:rsid w:val="00ED034F"/>
+    <w:rsid w:val="00ED1102"/>
     <w:rsid w:val="00ED1ED8"/>
     <w:rsid w:val="00ED7594"/>
     <w:rsid w:val="00EE3D97"/>
     <w:rsid w:val="00F011C2"/>
     <w:rsid w:val="00F02B39"/>
     <w:rsid w:val="00F10B9D"/>
     <w:rsid w:val="00F14FD8"/>
     <w:rsid w:val="00F164E6"/>
     <w:rsid w:val="00F16FF3"/>
     <w:rsid w:val="00F21ABC"/>
     <w:rsid w:val="00F238D8"/>
     <w:rsid w:val="00F34440"/>
     <w:rsid w:val="00F42B35"/>
     <w:rsid w:val="00F50A18"/>
     <w:rsid w:val="00F516A2"/>
     <w:rsid w:val="00F51931"/>
     <w:rsid w:val="00F54C1D"/>
     <w:rsid w:val="00F6466D"/>
     <w:rsid w:val="00F65F0B"/>
     <w:rsid w:val="00F76751"/>
     <w:rsid w:val="00F773E4"/>
     <w:rsid w:val="00F80733"/>
     <w:rsid w:val="00F80BE9"/>
     <w:rsid w:val="00F85DF0"/>
     <w:rsid w:val="00F87EFC"/>
     <w:rsid w:val="00F97338"/>
     <w:rsid w:val="00F97474"/>
     <w:rsid w:val="00FA02DB"/>
     <w:rsid w:val="00FC1472"/>
     <w:rsid w:val="00FC6BAD"/>
     <w:rsid w:val="00FD14C5"/>
     <w:rsid w:val="00FD16D4"/>
     <w:rsid w:val="00FD2C4D"/>
     <w:rsid w:val="00FD3866"/>
     <w:rsid w:val="00FD4807"/>
     <w:rsid w:val="00FD638A"/>
     <w:rsid w:val="00FD7048"/>
     <w:rsid w:val="00FD73BD"/>
     <w:rsid w:val="00FE39B1"/>
     <w:rsid w:val="00FE4294"/>
     <w:rsid w:val="00FF033A"/>
     <w:rsid w:val="00FF2B33"/>
+    <w:rsid w:val="00FF3BBE"/>
     <w:rsid w:val="00FF4811"/>
     <w:rsid w:val="00FF53B8"/>
     <w:rsid w:val="00FF5916"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="493312A3"/>
   <w15:docId w15:val="{B58E5089-34BA-40C0-9A16-502942F483D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4464,356 +3769,356 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Judul1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Judul1KAR"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Judul2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Judul2KAR"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Judul3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Judul3KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Judul4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Judul4KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul1KAR">
+    <w:name w:val="Judul 1 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul1"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul2KAR">
+    <w:name w:val="Judul 2 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul2"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul3KAR">
+    <w:name w:val="Judul 3 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul3"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul4KAR">
+    <w:name w:val="Judul 4 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul4"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="TidakAdaSpasi">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="HeaderKAR"/>
     <w:rsid w:val="00267755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
+    <w:name w:val="Header KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00267755"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="KisiTabel">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A07BEE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="TeksBalon">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TeksBalonKAR"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksBalonKAR">
+    <w:name w:val="Teks Balon KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="TeksBalon"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="FooterKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80BE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
+    <w:name w:val="Footer KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F80BE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D296E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="SebutanYangBelumTerselesaikan">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D296E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1379083936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fisip.unmul.ac.id" TargetMode="External"/></Relationships>
 </file>
 
@@ -5103,66 +4408,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E0B9561-86BE-4C8D-961F-0906903BCE0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>216</Words>
-  <Characters>1232</Characters>
+  <Words>212</Words>
+  <Characters>1212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deftones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1446</CharactersWithSpaces>
+  <CharactersWithSpaces>1422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eXPerience</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>