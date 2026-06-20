--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -4,70 +4,69 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10066" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="8931"/>
       </w:tblGrid>
       <w:tr w:rsidR="00010590" w:rsidRPr="00AD4EAB" w14:paraId="5F2FB164" w14:textId="77777777" w:rsidTr="000E5A2B">
         <w:trPr>
           <w:trHeight w:val="1837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A1D5E29" w14:textId="77777777" w:rsidR="00010590" w:rsidRPr="00AD4EAB" w:rsidRDefault="00010590" w:rsidP="000E5A2B">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251772928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BEFA24C" wp14:editId="5332034B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>213995</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>58420</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1080135" cy="1156970"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5080"/>
                   <wp:wrapNone/>
@@ -105,51 +104,50 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03B24CE6" w14:textId="77777777" w:rsidR="00010590" w:rsidRPr="00993AEE" w:rsidRDefault="00010590" w:rsidP="000E5A2B">
             <w:pPr>
               <w:ind w:left="885" w:firstLine="135"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00993AEE">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">KEMENTERIAN PENDIDIKAN </w:t>
             </w:r>
             <w:r w:rsidRPr="00993AEE">
@@ -222,51 +220,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>FAKULTAS ILMU SOSIAL DAN ILMU POLITIK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47CEDDF7" w14:textId="77777777" w:rsidR="00010590" w:rsidRDefault="00010590" w:rsidP="000E5A2B">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="TidakAdaSpasi"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="135"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
@@ -274,115 +272,85 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Alamat: Jalan </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD4EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Tanah Grogot Kampus Gunung Kelua </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Samarinda 75123</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66261CE7" w14:textId="0DC417C4" w:rsidR="00010590" w:rsidRPr="00AD4EAB" w:rsidRDefault="00010590" w:rsidP="000E5A2B">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="TidakAdaSpasi"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="135"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Telepon : (0541) 4121937, Laman : </w:t>
             </w:r>
-            <w:r w:rsidRPr="00010590">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00010590">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:val="fi-FI"/>
+                </w:rPr>
+                <w:t>www.fisip.unmul.ac.id</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43B5439C" w14:textId="77777777" w:rsidR="00010590" w:rsidRPr="00AD4EAB" w:rsidRDefault="00010590" w:rsidP="00010590">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD4EAB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251771904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B52B3D" wp14:editId="33E79EDF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-112395</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5768340" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="22860" b="19050"/>
@@ -428,112 +396,92 @@
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0EC9E1D2" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251771904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-8.85pt,6.15pt" to="445.35pt,6.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO+cmdtwEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X5xkSxsYcXpI2126&#10;LkC73hl92MJkURCV2Pn3ldQ0LbZbMR8Eih9Pj4/06nrsLTuoQAZdw2eTKWfKCZTGtQ3//XT3dckZ&#10;RXASLDrV8KMifr2++LIafK3m2KGVKrAE4qgefMO7GH1dVSQ61QNN0CuXghpDDzFdQ1vJAENC7201&#10;n04vqwGD9AGFIkrem9cgXxd8rZWIv7QmFZlteOIWyxnKuctntV5B3QbwnREnGvAJFj0Ylx49Q91A&#10;BLYP5h+o3oiAhDpOBPYVam2EKj2kbmbTv7p57MCr0ksSh/xZJvp/sOLhsHHbkKmL0T36exR/iDnc&#10;dOBaVQg8HX0a3CxLVQ2e6nNJvpDfBrYbfqJMObCPWFQYdeiZtsY/58IMnjplY5H9eJZdjZGJ5Fxc&#10;XS6/fU/TEW+xCuoMkQt9oPhDYc+y0XBrXFYEajjcU8yU3lOy2+GdsbZM1To2NHy+XFwtSgWhNTJH&#10;cx6FdrexgR0gL0b5SoMp8jEt4N7JgtYpkLcnO4Kxr3Z63bqTLlmKvHdU71Aet+FNrzS5QvO0ZXk1&#10;Pt5L9fu/sH4BAAD//wMAUEsDBBQABgAIAAAAIQAvjIlI3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcUOu0SG0IcSqEBOLApYEP2MRLEhGvQ+w2ab+eRRzguDNPszP5bna9&#10;OtIYOs8GVssEFHHtbceNgfe3p0UKKkRki71nMnCiALvi8iLHzPqJ93QsY6MkhEOGBtoYh0zrULfk&#10;MCz9QCzehx8dRjnHRtsRJwl3vV4nyUY77Fg+tDjQY0v1Z3lwBvZViq8vyVfpT7w5T+cyPN8MtTHX&#10;V/PDPahIc/yD4ae+VIdCOlX+wDao3sBitd0KKsb6FpQA6V0iQvUr6CLX/xcU3wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCO+cmdtwEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAvjIlI3QAAAAkBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFF5314" w14:textId="21E9F958" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="009676EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005856AD">
         <w:t>Nomor</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA27F9">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001156D8" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004508D3">
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t>/UN17.2/PT</w:t>
       </w:r>
       <w:r w:rsidR="009676EF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t>01.04/202</w:t>
       </w:r>
       <w:r w:rsidR="00010590">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
         <w:tab/>
-        <w:t>[</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>[tanggal</w:t>
+      </w:r>
       <w:r w:rsidR="004508D3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> bulan</w:t>
+      </w:r>
       <w:r w:rsidR="004508D3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">]        </w:t>
+        <w:t xml:space="preserve"> tahun]        </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00B83422">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EF34D6">
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="0058122E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0022E74F" w14:textId="4ACC11F9" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="00FD14C5" w:rsidP="009676EF">
       <w:pPr>
@@ -544,1257 +492,623 @@
       <w:r w:rsidRPr="005856AD">
         <w:t>Lampiran</w:t>
       </w:r>
       <w:r w:rsidR="00AA27F9">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005856AD">
         <w:t>: -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56106849" w14:textId="3F743275" w:rsidR="009C1664" w:rsidRDefault="00C14657" w:rsidP="009676EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Hal</w:t>
       </w:r>
       <w:r w:rsidR="00AA27F9">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009C1664" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000040F5">
-        <w:t>Permohonan</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Permohonan Izin </w:t>
+      </w:r>
       <w:r w:rsidR="00354FCC">
         <w:t>Penelitian</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000040F5">
         <w:t>dan</w:t>
       </w:r>
       <w:r w:rsidR="009676EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005856AD">
-        <w:t>Permintaan</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Data</w:t>
+        <w:t>Permintaan Data</w:t>
       </w:r>
       <w:r w:rsidR="00CB0720" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7DA744" w14:textId="77777777" w:rsidR="00C1390C" w:rsidRDefault="00C1390C" w:rsidP="009676EF"/>
     <w:p w14:paraId="27FC140C" w14:textId="0D0A1B27" w:rsidR="007471E7" w:rsidRDefault="007471E7" w:rsidP="009676EF"/>
     <w:p w14:paraId="57C05AB8" w14:textId="77777777" w:rsidR="009676EF" w:rsidRPr="005856AD" w:rsidRDefault="009676EF" w:rsidP="009676EF"/>
     <w:p w14:paraId="53C0C8B1" w14:textId="77777777" w:rsidR="000040F5" w:rsidRDefault="000040F5" w:rsidP="000040F5">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005856AD">
-        <w:t>Yth</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Yth. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">[Nama dan </w:t>
-[...15 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Nama dan Jabatan Penerima]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E0122F" w14:textId="77777777" w:rsidR="000040F5" w:rsidRDefault="000040F5" w:rsidP="000040F5">
       <w:r>
-        <w:t xml:space="preserve">[Nama </w:t>
-[...15 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[Nama Instansi/Organisasi]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20264D6C" w14:textId="5791AB83" w:rsidR="000040F5" w:rsidRPr="005856AD" w:rsidRDefault="000040F5" w:rsidP="000040F5">
       <w:r>
-        <w:t xml:space="preserve">[Alamat </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>[Alamat Instansi/Organisasi</w:t>
+      </w:r>
       <w:r w:rsidR="004508D3">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Lengkap</w:t>
+      </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C2AEB1" w14:textId="77777777" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67857D64" w14:textId="77777777" w:rsidR="007471E7" w:rsidRDefault="007471E7" w:rsidP="007471E7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7056C7A0" w14:textId="6ED72F8B" w:rsidR="001B4755" w:rsidRDefault="00421E7A" w:rsidP="00687AD2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bersama </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Bersama ini Fakultas Ilmu Sosial dan Ilmu Politik Universitas Mulawarman </w:t>
+      </w:r>
+      <w:r w:rsidR="007471E7">
+        <w:t xml:space="preserve">mengajukan permohonan izin </w:t>
+      </w:r>
       <w:r>
-        <w:t>ini</w:t>
-[...85 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">untuk </w:t>
+      </w:r>
       <w:r w:rsidR="007471E7">
         <w:t>melak</w:t>
       </w:r>
       <w:r w:rsidR="00B03F80">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="007471E7">
-        <w:t>sanakan</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">sanakan penelitian serta </w:t>
+      </w:r>
       <w:r w:rsidR="00337B3D">
-        <w:t>pengambilan</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">pengambilan </w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">di </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">di instansi </w:t>
       </w:r>
       <w:r w:rsidR="001B4755">
-        <w:t xml:space="preserve">yang </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">yang bapak/ibu pimpin </w:t>
+      </w:r>
       <w:r w:rsidR="00687AD2">
-        <w:t>kepada</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">kepada: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F08636D" w14:textId="77777777" w:rsidR="001B4755" w:rsidRDefault="001B4755" w:rsidP="008D7C14">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="328EA740" w14:textId="72AD7D30" w:rsidR="001B4755" w:rsidRDefault="007471E7" w:rsidP="008D7C14">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Nama</w:t>
       </w:r>
       <w:r w:rsidR="001B4755">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B4755">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B4755">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00723EC1">
-        <w:t xml:space="preserve"> ……………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="76060E5B" w14:textId="45B79618" w:rsidR="001B4755" w:rsidRDefault="001B4755" w:rsidP="008D7C14">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
         <w:t>IM</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00723EC1">
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="31D2E1C3" w14:textId="140C970D" w:rsidR="001B4755" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
         <w:t>rogram</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Studi</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B4755">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00723EC1">
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F358636" w14:textId="51BB2CEB" w:rsidR="001B4755" w:rsidRDefault="001B4755" w:rsidP="008D7C14">
+    <w:p w14:paraId="136A6F95" w14:textId="4E9C559D" w:rsidR="001B4755" w:rsidRDefault="001B4755" w:rsidP="001B4755">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Jurusan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>No. HP</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00723EC1">
-        <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="301FEE5E" w14:textId="77777777" w:rsidR="007471E7" w:rsidRDefault="007471E7" w:rsidP="008D7C14">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B5D111" w14:textId="44CA6740" w:rsidR="007471E7" w:rsidRDefault="007471E7" w:rsidP="001B4755">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Judul</w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Judul skripsi yang diajukan adalah "[</w:t>
+      </w:r>
       <w:r w:rsidRPr="001332E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Judul</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Judul Skripsi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]", dibawah bimbingan [</w:t>
+      </w:r>
       <w:r w:rsidRPr="001332E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nama Dosen Pembimbing</w:t>
+      </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="002B2E69">
-        <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> dengan jangka waktu penelitian mulai tanggal ….. s/d ……..</w:t>
+      </w:r>
       <w:r w:rsidR="00C91962">
-        <w:t xml:space="preserve">  Besar </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">  Besar harapan kami instansi bapak/ibu dapat menerima mahasiswa tersebut untuk melaksanakan tugas akhir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4302F90E" w14:textId="77777777" w:rsidR="009676EF" w:rsidRDefault="009676EF" w:rsidP="008D7C14">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F14044" w14:textId="7638D39D" w:rsidR="007471E7" w:rsidRDefault="00337B3D" w:rsidP="001B4755">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Demikian</w:t>
-[...15 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>Demikian disampaikan, a</w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
-        <w:t>tas</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>tas perhatian dan kerja</w:t>
+      </w:r>
       <w:r w:rsidR="001B4755">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007471E7">
         <w:t>sama</w:t>
       </w:r>
       <w:r>
-        <w:t>nya</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">nya, </w:t>
       </w:r>
       <w:r w:rsidR="007471E7">
-        <w:t xml:space="preserve">kami </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">kami ucapkan terima kasih. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52677B0B" w14:textId="17CF5997" w:rsidR="009676EF" w:rsidRDefault="009676EF" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08ACA1D8" w14:textId="61C9807B" w:rsidR="008D7C14" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A52E48D" w14:textId="77777777" w:rsidR="008D7C14" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE181CC" w14:textId="363C44EC" w:rsidR="005856AD" w:rsidRDefault="00476B96" w:rsidP="00B83422">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4111"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008D7C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...7 lines deleted...]
-        <w:t>. Dekan</w:t>
+        <w:t>n. Dekan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519EEF87" w14:textId="30831ABA" w:rsidR="008D7C14" w:rsidRDefault="005856AD" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Waki</w:t>
       </w:r>
       <w:r w:rsidR="001F5B85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dekan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Akademik</w:t>
+        <w:t xml:space="preserve"> Dekan Bidang Akademik</w:t>
       </w:r>
       <w:r w:rsidR="008D7C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A52BEF" w14:textId="4B934BE9" w:rsidR="008D7C14" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD40C8C" w14:textId="1DF24E13" w:rsidR="008D7C14" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73A9E213" w14:textId="5752F56D" w:rsidR="008D7C14" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="249E40A0" w14:textId="77777777" w:rsidR="008D7C14" w:rsidRDefault="008D7C14" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FB43C89" w14:textId="77777777" w:rsidR="008D7C14" w:rsidRDefault="001A7670" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr. Rina Juwita, </w:t>
-[...17 lines deleted...]
-        <w:t>, M</w:t>
+        <w:t>Dr. Rina Juwita, S.IP, M</w:t>
       </w:r>
       <w:r w:rsidR="009676EF" w:rsidRPr="008D7C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>HRIR</w:t>
       </w:r>
       <w:r w:rsidR="009676EF" w:rsidRPr="008D7C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B5AA06" w14:textId="56D1D573" w:rsidR="009C1664" w:rsidRDefault="001A7670" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009303EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NIP 198104172005012001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF690B1" w14:textId="1DD847A8" w:rsidR="005F7860" w:rsidRDefault="005F7860" w:rsidP="005F7860">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tembusan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tembusan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D41AFEE" w14:textId="45F25224" w:rsidR="005F7860" w:rsidRDefault="005F7860" w:rsidP="005F7860">
+      <w:pPr>
+        <w:pStyle w:val="TidakAdaSpasi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>1. ……………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C460C23" w14:textId="0920D5BA" w:rsidR="005F7860" w:rsidRDefault="005F7860" w:rsidP="005F7860">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. …………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0660FCE6" w14:textId="77777777" w:rsidR="005F7860" w:rsidRPr="008D7C14" w:rsidRDefault="005F7860" w:rsidP="008D7C14">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15488A44" w14:textId="77777777" w:rsidR="001212BC" w:rsidRDefault="001212BC"/>
     <w:p w14:paraId="1AECFD44" w14:textId="225170F7" w:rsidR="00716E03" w:rsidRDefault="00716E03"/>
     <w:p w14:paraId="10BCD3C7" w14:textId="77777777" w:rsidR="00FC7BB4" w:rsidRDefault="00FC7BB4" w:rsidP="00716E03"/>
     <w:p w14:paraId="114EBF58" w14:textId="160FB284" w:rsidR="00FE6EA2" w:rsidRDefault="00FE6EA2" w:rsidP="00456450">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1302"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE6EA2" w:rsidSect="00EF20CE">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="142" w:right="1418" w:bottom="567" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FABB3F8" w14:textId="77777777" w:rsidR="001B2D41" w:rsidRDefault="001B2D41" w:rsidP="009676EF">
+    <w:p w14:paraId="1DC60698" w14:textId="77777777" w:rsidR="00C15365" w:rsidRDefault="00C15365" w:rsidP="009676EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A7BB9B0" w14:textId="77777777" w:rsidR="001B2D41" w:rsidRDefault="001B2D41" w:rsidP="009676EF">
+    <w:p w14:paraId="47E74825" w14:textId="77777777" w:rsidR="00C15365" w:rsidRDefault="00C15365" w:rsidP="009676EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -1813,51 +1127,51 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="753E29BE" w14:textId="3FD3890A" w:rsidR="009676EF" w:rsidRDefault="009676EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="005A5EB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="313D16C1" wp14:editId="60C5FB0C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5110231</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-200660</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="472689" cy="462818"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5" descr="D:\LOGO BLU_CIRCLE.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1890,70 +1204,70 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E998F08" w14:textId="77777777" w:rsidR="001B2D41" w:rsidRDefault="001B2D41" w:rsidP="009676EF">
+    <w:p w14:paraId="0375F243" w14:textId="77777777" w:rsidR="00C15365" w:rsidRDefault="00C15365" w:rsidP="009676EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C2A28CE" w14:textId="77777777" w:rsidR="001B2D41" w:rsidRDefault="001B2D41" w:rsidP="009676EF">
+    <w:p w14:paraId="29C2259F" w14:textId="77777777" w:rsidR="00C15365" w:rsidRDefault="00C15365" w:rsidP="009676EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00671D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F856A8EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3742,117 +3056,116 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="977492247">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="435297359">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2112116414">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1615014609">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="926036847">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="248780684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="507643514">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="322201874">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1306352264">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1568569723">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1405058439">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1556429138">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1939631038">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1922716867">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1093628389">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1778133111">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="274098054">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1462966558">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1788236939">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="430473004">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036545D"/>
     <w:rsid w:val="000040F5"/>
     <w:rsid w:val="00006475"/>
     <w:rsid w:val="00010590"/>
     <w:rsid w:val="00016104"/>
     <w:rsid w:val="00017A15"/>
@@ -3916,50 +3229,51 @@
     <w:rsid w:val="00137A0D"/>
     <w:rsid w:val="00150B3E"/>
     <w:rsid w:val="00154D34"/>
     <w:rsid w:val="00155B40"/>
     <w:rsid w:val="00165A23"/>
     <w:rsid w:val="001670D4"/>
     <w:rsid w:val="00167A31"/>
     <w:rsid w:val="00167F60"/>
     <w:rsid w:val="001778DF"/>
     <w:rsid w:val="0018035B"/>
     <w:rsid w:val="00191C3A"/>
     <w:rsid w:val="001932A0"/>
     <w:rsid w:val="0019457F"/>
     <w:rsid w:val="0019483F"/>
     <w:rsid w:val="00195A49"/>
     <w:rsid w:val="00196AFB"/>
     <w:rsid w:val="00196E49"/>
     <w:rsid w:val="001A1B5C"/>
     <w:rsid w:val="001A3CFB"/>
     <w:rsid w:val="001A7670"/>
     <w:rsid w:val="001B0701"/>
     <w:rsid w:val="001B1C66"/>
     <w:rsid w:val="001B2D41"/>
     <w:rsid w:val="001B4755"/>
     <w:rsid w:val="001D083C"/>
+    <w:rsid w:val="001D4C1A"/>
     <w:rsid w:val="001D70E9"/>
     <w:rsid w:val="001E1556"/>
     <w:rsid w:val="001E193A"/>
     <w:rsid w:val="001E4737"/>
     <w:rsid w:val="001E4C4A"/>
     <w:rsid w:val="001F2CE5"/>
     <w:rsid w:val="001F524C"/>
     <w:rsid w:val="001F554B"/>
     <w:rsid w:val="001F5B85"/>
     <w:rsid w:val="00200FF4"/>
     <w:rsid w:val="00210296"/>
     <w:rsid w:val="00211C76"/>
     <w:rsid w:val="0021238B"/>
     <w:rsid w:val="002268A2"/>
     <w:rsid w:val="00227DBC"/>
     <w:rsid w:val="00230DCB"/>
     <w:rsid w:val="0023166C"/>
     <w:rsid w:val="0023357E"/>
     <w:rsid w:val="002369A8"/>
     <w:rsid w:val="00241113"/>
     <w:rsid w:val="002412B0"/>
     <w:rsid w:val="00241F4B"/>
     <w:rsid w:val="00242945"/>
     <w:rsid w:val="0024348D"/>
     <w:rsid w:val="00243D94"/>
@@ -4335,83 +3649,85 @@
     <w:rsid w:val="00B84B94"/>
     <w:rsid w:val="00B853DC"/>
     <w:rsid w:val="00B85734"/>
     <w:rsid w:val="00B87718"/>
     <w:rsid w:val="00B9000E"/>
     <w:rsid w:val="00B90FAD"/>
     <w:rsid w:val="00B94334"/>
     <w:rsid w:val="00B96428"/>
     <w:rsid w:val="00B97D31"/>
     <w:rsid w:val="00BB363B"/>
     <w:rsid w:val="00BB6BC9"/>
     <w:rsid w:val="00BB7761"/>
     <w:rsid w:val="00BC1B82"/>
     <w:rsid w:val="00BC4B22"/>
     <w:rsid w:val="00BC4FD6"/>
     <w:rsid w:val="00BD1481"/>
     <w:rsid w:val="00BD2020"/>
     <w:rsid w:val="00BD6E9D"/>
     <w:rsid w:val="00BD7D9B"/>
     <w:rsid w:val="00BF5E1B"/>
     <w:rsid w:val="00BF6533"/>
     <w:rsid w:val="00BF7946"/>
     <w:rsid w:val="00C11EFF"/>
     <w:rsid w:val="00C1390C"/>
     <w:rsid w:val="00C14657"/>
+    <w:rsid w:val="00C15365"/>
     <w:rsid w:val="00C17B70"/>
     <w:rsid w:val="00C21283"/>
     <w:rsid w:val="00C21805"/>
     <w:rsid w:val="00C222C9"/>
     <w:rsid w:val="00C27422"/>
     <w:rsid w:val="00C30811"/>
     <w:rsid w:val="00C33682"/>
     <w:rsid w:val="00C36B2D"/>
     <w:rsid w:val="00C425DB"/>
     <w:rsid w:val="00C42609"/>
     <w:rsid w:val="00C42E66"/>
     <w:rsid w:val="00C4492B"/>
     <w:rsid w:val="00C44985"/>
     <w:rsid w:val="00C518CA"/>
     <w:rsid w:val="00C51E60"/>
     <w:rsid w:val="00C52909"/>
     <w:rsid w:val="00C56D7B"/>
     <w:rsid w:val="00C57BE1"/>
     <w:rsid w:val="00C642E0"/>
     <w:rsid w:val="00C701A9"/>
     <w:rsid w:val="00C70A90"/>
     <w:rsid w:val="00C7292D"/>
     <w:rsid w:val="00C738A9"/>
     <w:rsid w:val="00C74806"/>
     <w:rsid w:val="00C81E9E"/>
     <w:rsid w:val="00C900E5"/>
     <w:rsid w:val="00C91962"/>
     <w:rsid w:val="00C937D5"/>
     <w:rsid w:val="00C95204"/>
     <w:rsid w:val="00CA21A7"/>
     <w:rsid w:val="00CA7DB4"/>
     <w:rsid w:val="00CB0720"/>
     <w:rsid w:val="00CB0A88"/>
+    <w:rsid w:val="00CB1461"/>
     <w:rsid w:val="00CB5780"/>
     <w:rsid w:val="00CB660E"/>
     <w:rsid w:val="00CC205B"/>
     <w:rsid w:val="00CC4D95"/>
     <w:rsid w:val="00CD0E03"/>
     <w:rsid w:val="00CD1173"/>
     <w:rsid w:val="00CD299E"/>
     <w:rsid w:val="00CD72C8"/>
     <w:rsid w:val="00CE5A08"/>
     <w:rsid w:val="00CE6629"/>
     <w:rsid w:val="00CF373B"/>
     <w:rsid w:val="00CF6A9C"/>
     <w:rsid w:val="00CF7558"/>
     <w:rsid w:val="00D00F12"/>
     <w:rsid w:val="00D02E14"/>
     <w:rsid w:val="00D04527"/>
     <w:rsid w:val="00D048E4"/>
     <w:rsid w:val="00D05214"/>
     <w:rsid w:val="00D14A2D"/>
     <w:rsid w:val="00D159E5"/>
     <w:rsid w:val="00D16F09"/>
     <w:rsid w:val="00D25E55"/>
     <w:rsid w:val="00D269D7"/>
     <w:rsid w:val="00D30FA5"/>
     <w:rsid w:val="00D356DC"/>
@@ -4523,59 +3839,59 @@
     <w:rsid w:val="00FF53B8"/>
     <w:rsid w:val="00FF5916"/>
     <w:rsid w:val="00FF5D74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E6C2357"/>
   <w15:docId w15:val="{48C46D39-CE0A-4CE9-AC7B-83481EECDC94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4938,381 +4254,381 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Judul1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Judul1KAR"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Judul2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Judul2KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Judul3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Judul3KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Judul4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Judul4KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul1KAR">
+    <w:name w:val="Judul 1 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul1"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul2KAR">
+    <w:name w:val="Judul 2 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul2"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul3KAR">
+    <w:name w:val="Judul 3 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul3"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul4KAR">
+    <w:name w:val="Judul 4 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul4"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="TidakAdaSpasi">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="HeaderKAR"/>
     <w:rsid w:val="00267755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
+    <w:name w:val="Header KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00267755"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="KisiTabel">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A07BEE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="TeksBalon">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TeksBalonKAR"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksBalonKAR">
+    <w:name w:val="Teks Balon KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="TeksBalon"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="FooterKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009676EF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
+    <w:name w:val="Footer KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009676EF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00712AA3"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="SebutanYangBelumTerselesaikan">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00712AA3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1379083936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fisip.unmul.ac.id" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5576,69 +4892,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9F125F1-5EE0-4AA4-8F76-64D92CE757A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>203</Words>
-  <Characters>1163</Characters>
+  <Words>200</Words>
+  <Characters>1144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deftones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1364</CharactersWithSpaces>
+  <CharactersWithSpaces>1342</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eXPerience</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>