--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -2,983 +2,543 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3C0E6A94" w14:textId="77777777" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB9E2A1" w14:textId="77777777" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="470FCA22" w14:textId="77777777" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AAA7201" w14:textId="5237F070" w:rsidR="00625063" w:rsidRDefault="000D60B4" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC011AF" w14:textId="5C9EFF06" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="000D60B4" w:rsidP="00625063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>[</w:t>
-[...23 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>[tanggal bulan tahun]</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00B83422">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="009A407B">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00657D5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D14736">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B62466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D14736">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B62466">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527331F4" w14:textId="47E5F96F" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28502D24" w14:textId="7DD7B986" w:rsidR="009C1664" w:rsidRDefault="009B5D36" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Hal</w:t>
       </w:r>
       <w:r w:rsidR="000D60B4">
         <w:tab/>
-        <w:t xml:space="preserve">: </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Permohonan </w:t>
+      </w:r>
       <w:r w:rsidR="005856AD">
-        <w:t>Permintaan</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Data</w:t>
+        <w:t>Permintaan Data</w:t>
       </w:r>
       <w:r w:rsidR="00CB0720" w:rsidRPr="005856AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E08D34" w14:textId="77777777" w:rsidR="009A407B" w:rsidRPr="005856AD" w:rsidRDefault="009A407B" w:rsidP="00F80BE9"/>
     <w:p w14:paraId="794BD246" w14:textId="77777777" w:rsidR="00F80BE9" w:rsidRDefault="00F80BE9" w:rsidP="00F80BE9"/>
     <w:p w14:paraId="0F95D68A" w14:textId="59B7BFF4" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="0019483F" w:rsidP="00F80BE9">
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C94676" w14:textId="553C0894" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="00625063">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005856AD">
-        <w:t>Yth</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Yth. </w:t>
       </w:r>
       <w:r w:rsidR="00625063">
         <w:t>Dekan FISIP UNMUL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6725D046" w14:textId="6CCEB114" w:rsidR="009C1664" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3D3AAF" w14:textId="1EECFD5A" w:rsidR="00BF584D" w:rsidRDefault="00BF584D" w:rsidP="00BF584D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C01727" w14:textId="77777777" w:rsidR="004C52D9" w:rsidRDefault="004C52D9" w:rsidP="00BF584D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D003E5D" w14:textId="77777777" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yang </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Yang bertanda tangan dibawah</w:t>
+      </w:r>
       <w:r w:rsidR="006F70F4">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> ini</w:t>
+      </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B7A53" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72358512" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Nama</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0A3F01F2" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2E3A64E0" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Program Studi </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610DA355" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>…..</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>No. HP</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633FEE29" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A40AB2" w14:textId="5844E226" w:rsidR="00625063" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>…..</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Judul </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5743">
+        <w:t xml:space="preserve">penelitian </w:t>
+      </w:r>
       <w:r>
-        <w:t>No. HP</w:t>
+        <w:t xml:space="preserve">yang diajukan </w:t>
+      </w:r>
+      <w:r w:rsidR="001564DF">
+        <w:t xml:space="preserve">sebagai tugas akhir </w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-[...79 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>adalah "[</w:t>
+      </w:r>
       <w:r w:rsidRPr="001332E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Judul</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Judul </w:t>
+      </w:r>
       <w:r w:rsidR="001E5743">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Penelitian</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">]", </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t>]", dibawah bimbingan [</w:t>
       </w:r>
       <w:r w:rsidRPr="001332E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nama Dosen </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nama Dosen Pembimbing</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">] </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">] dengan jangka waktu penelitian mulai tanggal ….. s/d ……..  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CFF713" w14:textId="77777777" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A08585" w14:textId="315728D6" w:rsidR="009B5D36" w:rsidRDefault="00625063" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>dengan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sehubungan dengan hal tersebut, bersama ini saya bermohon kepada Dekan FISIP UNMUL, mohon kiranya dapat diberikan data-data berupa : 1. …………………, 2. ……..…………, dst ………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B298AEF" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="008529AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066573C5" w14:textId="13565F3C" w:rsidR="001E5743" w:rsidRDefault="006F70F4" w:rsidP="008529AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Demikian </w:t>
+      </w:r>
+      <w:r w:rsidR="00625063">
+        <w:t xml:space="preserve">saya </w:t>
+      </w:r>
       <w:r>
-        <w:t>jangka</w:t>
-[...224 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>sampaikan, a</w:t>
       </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t>tas</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">tas perhatian dan </w:t>
+      </w:r>
       <w:r w:rsidR="004C52D9">
         <w:t>dukungannya</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001E5743">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A3660">
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t>ucapkan</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">ucapkan terima kasih. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9F0DAF" w14:textId="77777777" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725BF72F" w14:textId="77777777" w:rsidR="009D7501" w:rsidRPr="005856AD" w:rsidRDefault="009D7501" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BF57E1" w14:textId="77777777" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="00192138">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EEDD439" w14:textId="48A06B03" w:rsidR="005856AD" w:rsidRDefault="007A3660" w:rsidP="007A3660">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4469" w:firstLine="571"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hormat Saya,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495C3EFB" w14:textId="4D362A94" w:rsidR="008529AB" w:rsidRDefault="007A3660" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFD83D3" w14:textId="0EB7212E" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22808800" w14:textId="37EE3ADF" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495552CE" w14:textId="77777777" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A6703BA" w14:textId="4D0E2B07" w:rsidR="008529AB" w:rsidRDefault="007A3660" w:rsidP="007A3660">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4678" w:firstLine="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE0C92F" w14:textId="4B1832F9" w:rsidR="009C1664" w:rsidRPr="008529AB" w:rsidRDefault="0017578B" w:rsidP="007A3660">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4678" w:firstLine="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009303EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NI</w:t>
       </w:r>
       <w:r w:rsidR="007A3660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="009303EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>……………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6692F1DB" w14:textId="77777777" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5539F9" w14:textId="6B06C883" w:rsidR="00AC5783" w:rsidRDefault="00AC5783" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03639079" w14:textId="695681D9" w:rsidR="00F21ABC" w:rsidRDefault="008E4A83" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005A5EB1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F581864" wp14:editId="61AC748A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F581864" wp14:editId="31BAF504">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5324475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6724650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="638175" cy="590550"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="887195473" name="Picture 887195473" descr="D:\LOGO BLU_CIRCLE.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="D:\LOGO BLU_CIRCLE.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -1008,83 +568,83 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F21ABC" w:rsidSect="00AA65D3">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="142" w:right="1418" w:bottom="567" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B4B9AE5" w14:textId="77777777" w:rsidR="000D7304" w:rsidRDefault="000D7304" w:rsidP="00F80BE9">
+    <w:p w14:paraId="35E43808" w14:textId="77777777" w:rsidR="005E7F06" w:rsidRDefault="005E7F06" w:rsidP="00F80BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08AA8946" w14:textId="77777777" w:rsidR="000D7304" w:rsidRDefault="000D7304" w:rsidP="00F80BE9">
+    <w:p w14:paraId="195D5307" w14:textId="77777777" w:rsidR="005E7F06" w:rsidRDefault="005E7F06" w:rsidP="00F80BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -1095,70 +655,70 @@
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A0FE197" w14:textId="77777777" w:rsidR="000D7304" w:rsidRDefault="000D7304" w:rsidP="00F80BE9">
+    <w:p w14:paraId="5D058DFA" w14:textId="77777777" w:rsidR="005E7F06" w:rsidRDefault="005E7F06" w:rsidP="00F80BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B1A298E" w14:textId="77777777" w:rsidR="000D7304" w:rsidRDefault="000D7304" w:rsidP="00F80BE9">
+    <w:p w14:paraId="4D87BE9D" w14:textId="77777777" w:rsidR="005E7F06" w:rsidRDefault="005E7F06" w:rsidP="00F80BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00671D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F856A8EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2502,102 +2062,101 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1978728560">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1216046269">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1623343184">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="794175478">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1920600957">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1762141809">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1831863881">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1232154651">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1692336302">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2060860489">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2043482173">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1495149539">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="954335316">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="871307887">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1286042706">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036545D"/>
     <w:rsid w:val="00006475"/>
     <w:rsid w:val="00016104"/>
     <w:rsid w:val="00017A15"/>
     <w:rsid w:val="00017A22"/>
     <w:rsid w:val="00026005"/>
@@ -2614,50 +2173,51 @@
     <w:rsid w:val="00061BE0"/>
     <w:rsid w:val="00062E41"/>
     <w:rsid w:val="00064F40"/>
     <w:rsid w:val="0007011A"/>
     <w:rsid w:val="00074E57"/>
     <w:rsid w:val="000815C8"/>
     <w:rsid w:val="00087EAA"/>
     <w:rsid w:val="00093B6E"/>
     <w:rsid w:val="00096D04"/>
     <w:rsid w:val="00096D24"/>
     <w:rsid w:val="00097D9F"/>
     <w:rsid w:val="000A4B44"/>
     <w:rsid w:val="000A68BD"/>
     <w:rsid w:val="000A7C65"/>
     <w:rsid w:val="000C15DD"/>
     <w:rsid w:val="000C40B3"/>
     <w:rsid w:val="000D0CD0"/>
     <w:rsid w:val="000D3386"/>
     <w:rsid w:val="000D60B4"/>
     <w:rsid w:val="000D72D6"/>
     <w:rsid w:val="000D7304"/>
     <w:rsid w:val="000E3C2A"/>
     <w:rsid w:val="000E4620"/>
     <w:rsid w:val="000E59A3"/>
     <w:rsid w:val="000E6F69"/>
+    <w:rsid w:val="000F062C"/>
     <w:rsid w:val="000F0868"/>
     <w:rsid w:val="000F3C69"/>
     <w:rsid w:val="000F5FCE"/>
     <w:rsid w:val="000F7763"/>
     <w:rsid w:val="0010334F"/>
     <w:rsid w:val="00105D3E"/>
     <w:rsid w:val="00112570"/>
     <w:rsid w:val="001156D8"/>
     <w:rsid w:val="00123E59"/>
     <w:rsid w:val="001262CD"/>
     <w:rsid w:val="001322AC"/>
     <w:rsid w:val="00154D34"/>
     <w:rsid w:val="001564DF"/>
     <w:rsid w:val="00165A23"/>
     <w:rsid w:val="001670D4"/>
     <w:rsid w:val="00167A31"/>
     <w:rsid w:val="00167F60"/>
     <w:rsid w:val="0017578B"/>
     <w:rsid w:val="001778DF"/>
     <w:rsid w:val="0018035B"/>
     <w:rsid w:val="00191C3A"/>
     <w:rsid w:val="00192138"/>
     <w:rsid w:val="001932A0"/>
     <w:rsid w:val="0019457F"/>
     <w:rsid w:val="0019483F"/>
@@ -2784,50 +2344,51 @@
     <w:rsid w:val="004F6BE1"/>
     <w:rsid w:val="00503786"/>
     <w:rsid w:val="0050494B"/>
     <w:rsid w:val="00504953"/>
     <w:rsid w:val="005057DF"/>
     <w:rsid w:val="00514248"/>
     <w:rsid w:val="00520074"/>
     <w:rsid w:val="0052057C"/>
     <w:rsid w:val="0052614A"/>
     <w:rsid w:val="005304C2"/>
     <w:rsid w:val="00541E40"/>
     <w:rsid w:val="00551BE1"/>
     <w:rsid w:val="00564A25"/>
     <w:rsid w:val="00566823"/>
     <w:rsid w:val="00572BA0"/>
     <w:rsid w:val="00575BB8"/>
     <w:rsid w:val="00581B7C"/>
     <w:rsid w:val="005836E2"/>
     <w:rsid w:val="005856AD"/>
     <w:rsid w:val="00596E64"/>
     <w:rsid w:val="005B6FD8"/>
     <w:rsid w:val="005B7879"/>
     <w:rsid w:val="005C6A56"/>
     <w:rsid w:val="005D399F"/>
     <w:rsid w:val="005D75D6"/>
+    <w:rsid w:val="005E7F06"/>
     <w:rsid w:val="005F14BA"/>
     <w:rsid w:val="0060489A"/>
     <w:rsid w:val="006055D0"/>
     <w:rsid w:val="00620432"/>
     <w:rsid w:val="00625063"/>
     <w:rsid w:val="006349E6"/>
     <w:rsid w:val="00637B45"/>
     <w:rsid w:val="006531E2"/>
     <w:rsid w:val="00657D5A"/>
     <w:rsid w:val="00657E47"/>
     <w:rsid w:val="00663825"/>
     <w:rsid w:val="0069477C"/>
     <w:rsid w:val="006B006D"/>
     <w:rsid w:val="006B39C5"/>
     <w:rsid w:val="006B509D"/>
     <w:rsid w:val="006B5112"/>
     <w:rsid w:val="006B5E56"/>
     <w:rsid w:val="006C0B07"/>
     <w:rsid w:val="006C30D6"/>
     <w:rsid w:val="006E59B5"/>
     <w:rsid w:val="006F0240"/>
     <w:rsid w:val="006F244A"/>
     <w:rsid w:val="006F29C7"/>
     <w:rsid w:val="006F5616"/>
     <w:rsid w:val="006F5EFA"/>
@@ -3038,50 +2599,51 @@
     <w:rsid w:val="00CC205B"/>
     <w:rsid w:val="00CC4D95"/>
     <w:rsid w:val="00CD1173"/>
     <w:rsid w:val="00CD299E"/>
     <w:rsid w:val="00CD72C8"/>
     <w:rsid w:val="00CE5A08"/>
     <w:rsid w:val="00CF373B"/>
     <w:rsid w:val="00CF7558"/>
     <w:rsid w:val="00CF75FE"/>
     <w:rsid w:val="00D00F12"/>
     <w:rsid w:val="00D02E14"/>
     <w:rsid w:val="00D048E4"/>
     <w:rsid w:val="00D07B70"/>
     <w:rsid w:val="00D130B0"/>
     <w:rsid w:val="00D14736"/>
     <w:rsid w:val="00D25E55"/>
     <w:rsid w:val="00D269D7"/>
     <w:rsid w:val="00D30FA5"/>
     <w:rsid w:val="00D32162"/>
     <w:rsid w:val="00D356DC"/>
     <w:rsid w:val="00D418C6"/>
     <w:rsid w:val="00D5232A"/>
     <w:rsid w:val="00D53708"/>
     <w:rsid w:val="00D76A54"/>
     <w:rsid w:val="00D774A6"/>
+    <w:rsid w:val="00D81C03"/>
     <w:rsid w:val="00D84DB0"/>
     <w:rsid w:val="00D90BE0"/>
     <w:rsid w:val="00D93737"/>
     <w:rsid w:val="00DA36D9"/>
     <w:rsid w:val="00DA5D05"/>
     <w:rsid w:val="00DA6384"/>
     <w:rsid w:val="00DB5398"/>
     <w:rsid w:val="00DB7A37"/>
     <w:rsid w:val="00DC02A1"/>
     <w:rsid w:val="00DC26B7"/>
     <w:rsid w:val="00DC4C84"/>
     <w:rsid w:val="00DD2888"/>
     <w:rsid w:val="00DE0317"/>
     <w:rsid w:val="00DE3A3D"/>
     <w:rsid w:val="00DF1840"/>
     <w:rsid w:val="00DF5E0B"/>
     <w:rsid w:val="00DF5FCA"/>
     <w:rsid w:val="00E00284"/>
     <w:rsid w:val="00E00357"/>
     <w:rsid w:val="00E005B7"/>
     <w:rsid w:val="00E04D45"/>
     <w:rsid w:val="00E04DDE"/>
     <w:rsid w:val="00E05904"/>
     <w:rsid w:val="00E2138C"/>
     <w:rsid w:val="00E24807"/>
@@ -3160,59 +2722,59 @@
     <w:rsid w:val="00FF4811"/>
     <w:rsid w:val="00FF53B8"/>
     <w:rsid w:val="00FF5916"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="493312A3"/>
   <w15:docId w15:val="{B58E5089-34BA-40C0-9A16-502942F483D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3575,356 +3137,356 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Judul1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Judul1KAR"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Judul2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Judul2KAR"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Judul3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Judul3KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Judul4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Judul4KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul1KAR">
+    <w:name w:val="Judul 1 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul1"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul2KAR">
+    <w:name w:val="Judul 2 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul2"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul3KAR">
+    <w:name w:val="Judul 3 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul3"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul4KAR">
+    <w:name w:val="Judul 4 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul4"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="TidakAdaSpasi">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="HeaderKAR"/>
     <w:rsid w:val="00267755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
+    <w:name w:val="Header KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00267755"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="KisiTabel">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A07BEE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="TeksBalon">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TeksBalonKAR"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksBalonKAR">
+    <w:name w:val="Teks Balon KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="TeksBalon"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="FooterKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80BE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
+    <w:name w:val="Footer KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F80BE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D296E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="SebutanYangBelumTerselesaikan">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D296E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1379083936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -4207,69 +3769,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E0B9561-86BE-4C8D-961F-0906903BCE0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>115</Words>
-  <Characters>657</Characters>
+  <Words>111</Words>
+  <Characters>638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deftones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>771</CharactersWithSpaces>
+  <CharactersWithSpaces>748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eXPerience</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>