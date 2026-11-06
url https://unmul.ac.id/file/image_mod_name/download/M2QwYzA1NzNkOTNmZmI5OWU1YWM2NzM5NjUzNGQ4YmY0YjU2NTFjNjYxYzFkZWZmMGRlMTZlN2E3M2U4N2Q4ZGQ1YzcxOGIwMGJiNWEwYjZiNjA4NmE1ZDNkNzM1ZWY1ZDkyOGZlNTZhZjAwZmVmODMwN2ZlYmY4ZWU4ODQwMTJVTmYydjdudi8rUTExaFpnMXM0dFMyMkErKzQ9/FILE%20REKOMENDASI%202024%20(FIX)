--- v0 (2026-02-07)
+++ v1 (2026-11-06)
@@ -1,83 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24701"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Data FisiP 2025\Form Surat OnLine\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\11. BERKAS SURAT 1 PINTU\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{332FC066-866C-4016-9737-F75169E2F3B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90F24080-51C2-46FC-9213-630CB8A6B5DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet6" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="58">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="55">
   <si>
     <t>UNIVERSITAS MULAWARMAN</t>
   </si>
   <si>
     <t>FAKULTAS ILMU SOSIAL DAN ILMU POLITIK</t>
   </si>
   <si>
     <t xml:space="preserve">          Alamat : Jalan Tanah Grogot Kampus Gunung Kelua Samarinda 75123</t>
   </si>
   <si>
     <t>Alamat : Jalan Tanah Grogot Kampus Gunung Kelua Samarinda 75123</t>
   </si>
   <si>
     <t xml:space="preserve">                                                 Telepon : (0541) 4121937,  Website : www.fisip.unmul.ac.id</t>
   </si>
   <si>
     <t>Telepon : (0541) 4121937, Laman : www.fisip.unmul.ac.id</t>
   </si>
   <si>
     <t xml:space="preserve">                                   </t>
   </si>
   <si>
     <t>N a m a</t>
   </si>
   <si>
@@ -86,78 +84,60 @@
   <si>
     <t>NIP</t>
   </si>
   <si>
     <t>197504162006041001</t>
   </si>
   <si>
     <t>Pangkat/Golongan</t>
   </si>
   <si>
     <t>Lektor / III - c</t>
   </si>
   <si>
     <t>Jabatan</t>
   </si>
   <si>
     <t>Nomor Induk Mahasiswa</t>
   </si>
   <si>
     <t>Jenis kelamin</t>
   </si>
   <si>
     <t>Program Studi</t>
   </si>
   <si>
-    <t xml:space="preserve">S1 - </t>
-[...1 lines deleted...]
-  <si>
     <t>Akreditasi</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Alamat lengkap</t>
   </si>
   <si>
-    <t xml:space="preserve"> ….... 2025</t>
-[...10 lines deleted...]
-  <si>
     <t>dan Kerja Sama,</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daryono, S.Sos.,M.Si.,Ph.D.</t>
   </si>
   <si>
     <t>NIP 197504162006041001</t>
   </si>
   <si>
     <t>DAFTAR HADIR PESERTA RAPAT</t>
   </si>
   <si>
     <t>Hari/Tanggal</t>
   </si>
   <si>
     <t>: Selasa/26 September 2017</t>
   </si>
   <si>
     <t>Pukul</t>
   </si>
   <si>
     <t>: 14.00 wita s/d selesai</t>
   </si>
   <si>
     <t>Tempat</t>
   </si>
   <si>
     <t>: Ruang Serbaguna</t>
   </si>
@@ -167,108 +147,120 @@
   <si>
     <t>: Pelaksanaan Penelitian dan Pengabdian Masyarakat Fisip Unmul.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Tanda Tangan</t>
   </si>
   <si>
     <t>Samarinda, 26 September 2017</t>
   </si>
   <si>
     <t>Dekan,</t>
   </si>
   <si>
     <t>Dr. Muhammad Noor, M.Si.</t>
   </si>
   <si>
     <t>NIP.19600817 198601 1 001</t>
   </si>
   <si>
-    <t>- Aktif dan terdaftar sebagai mahasiswa reguler tahun akademik 2024/2025.</t>
+    <t>Yang bertanda tangan dibawah ini</t>
+  </si>
+  <si>
+    <t>dengan ini menerangkan bahwa</t>
+  </si>
+  <si>
+    <t>Tempat, Tanggal Lahir</t>
+  </si>
+  <si>
+    <t>adalah benar nama mahasiswa tersebut di atas :</t>
+  </si>
+  <si>
+    <t>SURAT REKOMENDASI</t>
+  </si>
+  <si>
+    <t>Wakil Dekan Bidang Kemahasiswaan, Alumni, dan Kerja Sama</t>
+  </si>
+  <si>
+    <t>Nomor Hand Phone (HP)</t>
+  </si>
+  <si>
+    <t>Demikian Surat Rekomendasi ini dibuat untuk dipergunakan sebagaimana mestinya.</t>
+  </si>
+  <si>
+    <t>Wakil Dekan Bidang Kemahasiswaan, Alumni,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEMENTERIAN PENDIDIKAN TINGGI, </t>
+  </si>
+  <si>
+    <t>SAINS, DAN TEKNOLOGI</t>
+  </si>
+  <si>
+    <t>Daryono, S.Sos., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>a.n. Dekan</t>
+  </si>
+  <si>
+    <t>- Aktif dan terdaftar sebagai mahasiswa reguler tahun akademik 2026/2027</t>
   </si>
   <si>
     <r>
-      <t>Nomor : ….........</t>
+      <t>Nomor : /DST</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t>/</t>
     </r>
     <r>
       <rPr>
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
-      <t>UN17.2/KM.01.00/2025</t>
+      <t>UN17.2/KM.01.00/2026</t>
     </r>
   </si>
   <si>
-    <t>Yang bertanda tangan dibawah ini</t>
+    <t>- Surat rekomendasi ini dibuat untuk melengkapi berkas ….....................</t>
   </si>
   <si>
-    <t>dengan ini menerangkan bahwa</t>
-[...26 lines deleted...]
-    <t>- Surat rekomendasi ini dibuat untuk melengkapi berkas …....................</t>
+    <t>….............. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
@@ -638,287 +630,287 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>36636</xdr:colOff>
+      <xdr:colOff>142144</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>117232</xdr:rowOff>
+      <xdr:rowOff>23447</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>571224</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>35027</xdr:rowOff>
+      <xdr:colOff>697098</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>91893</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="image1.png" descr=" ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="36636" y="315059"/>
-          <a:ext cx="1157376" cy="1243968"/>
+          <a:off x="142144" y="82062"/>
+          <a:ext cx="1188000" cy="1188000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1177,926 +1169,921 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:IV260"/>
+  <dimension ref="A1:IV259"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="256" width="9.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="40.88671875" style="1" customWidth="1"/>
+    <col min="7" max="256" width="9.109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75">
+    <row r="1" spans="1:7" ht="4.95" customHeight="1">
       <c r="A1" s="15"/>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17"/>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="18.600000000000001" customHeight="1">
       <c r="A2" s="18"/>
-      <c r="B2" s="60" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="61"/>
+      <c r="B2" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
       <c r="G2" s="15"/>
     </row>
     <row r="3" spans="1:7" ht="18" customHeight="1">
       <c r="A3" s="18"/>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="15"/>
+    </row>
+    <row r="4" spans="1:7" ht="18">
+      <c r="A4" s="18"/>
+      <c r="B4" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="61"/>
-[...7 lines deleted...]
-      <c r="B4" s="62" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="15"/>
+    </row>
+    <row r="5" spans="1:7" ht="18">
+      <c r="A5" s="18"/>
+      <c r="B5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="63"/>
-[...7 lines deleted...]
-      <c r="B5" s="64" t="s">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="15"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.6">
+      <c r="A6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="65"/>
-[...6 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="B6" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="55" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="55"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
       <c r="G6" s="15"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1">
       <c r="A7" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="55" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="55"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
       <c r="G7" s="15"/>
     </row>
     <row r="8" spans="1:7" ht="6.75" customHeight="1">
       <c r="A8" s="20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="15"/>
     </row>
     <row r="9" spans="1:7" ht="9" customHeight="1">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="22"/>
       <c r="F9" s="21"/>
       <c r="G9" s="15"/>
     </row>
-    <row r="10" spans="1:7" ht="18.75">
+    <row r="10" spans="1:7" ht="17.399999999999999">
       <c r="A10" s="23"/>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="24"/>
       <c r="F10" s="23"/>
     </row>
     <row r="11" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A11" s="56" t="s">
+      <c r="A11" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="55"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+    </row>
+    <row r="12" spans="1:7" ht="16.8">
+      <c r="A12" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="57"/>
-[...15 lines deleted...]
-    <row r="13" spans="1:7" ht="15.75">
+      <c r="B12" s="57"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.6">
       <c r="A13" s="25"/>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="27"/>
       <c r="F13" s="26"/>
     </row>
-    <row r="14" spans="1:7" ht="15.75">
+    <row r="14" spans="1:7" ht="15.6">
       <c r="A14" s="25"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="27"/>
       <c r="F14" s="26"/>
     </row>
-    <row r="15" spans="1:7" ht="15.75">
+    <row r="15" spans="1:7" ht="15.6">
       <c r="A15" s="25"/>
       <c r="B15" s="27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="29" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="15.75">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.6">
       <c r="A16" s="25"/>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
     </row>
-    <row r="17" spans="1:9" ht="15.75" customHeight="1">
+    <row r="17" spans="1:9" ht="15.6">
       <c r="A17" s="25"/>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="58"/>
+      <c r="D17" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="49"/>
-      <c r="D17" s="29" t="s">
+      <c r="E17" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="26"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.6">
+      <c r="A18" s="25"/>
+      <c r="B18" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E17" s="30" t="s">
-[...6 lines deleted...]
-      <c r="B18" s="53" t="s">
+      <c r="C18" s="59"/>
+      <c r="D18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="53"/>
-[...3 lines deleted...]
-      <c r="E18" s="43" t="s">
+      <c r="F18" s="26"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.6">
+      <c r="A19" s="25"/>
+      <c r="B19" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="F18" s="26"/>
-[...3 lines deleted...]
-      <c r="B19" s="53" t="s">
+      <c r="C19" s="59"/>
+      <c r="D19" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="53"/>
-[...3 lines deleted...]
-      <c r="E19" s="31" t="s">
+      <c r="F19" s="26"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.6">
+      <c r="A20" s="25"/>
+      <c r="B20" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="26"/>
-[...6 lines deleted...]
-      <c r="C20" s="53"/>
+      <c r="C20" s="59"/>
       <c r="D20" s="29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E20" s="31" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F20" s="26"/>
     </row>
-    <row r="21" spans="1:9" ht="18" customHeight="1">
+    <row r="21" spans="1:9" ht="15.6">
       <c r="A21" s="25"/>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="29"/>
       <c r="E21" s="31"/>
       <c r="F21" s="26"/>
     </row>
-    <row r="22" spans="1:9" ht="18" customHeight="1">
+    <row r="22" spans="1:9" ht="15.6">
       <c r="A22" s="25"/>
       <c r="B22" s="27" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E22" s="28"/>
       <c r="F22" s="26"/>
     </row>
-    <row r="23" spans="1:9" ht="18" customHeight="1">
-      <c r="B23" s="53" t="s">
+    <row r="23" spans="1:9" ht="15.6">
+      <c r="B23" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="59"/>
+      <c r="D23" s="29" t="s">
         <v>8</v>
-      </c>
-[...2 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
     </row>
-    <row r="24" spans="1:9" ht="18" customHeight="1">
-[...3 lines deleted...]
-      <c r="C24" s="53"/>
+    <row r="24" spans="1:9" ht="15.6">
+      <c r="B24" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="59"/>
       <c r="D24" s="29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
     </row>
-    <row r="25" spans="1:9" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="C25" s="53"/>
+    <row r="25" spans="1:9" ht="15.6">
+      <c r="B25" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="59"/>
       <c r="D25" s="29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
     </row>
-    <row r="26" spans="1:9" ht="18" customHeight="1">
-[...3 lines deleted...]
-      <c r="C26" s="53"/>
+    <row r="26" spans="1:9" ht="16.8">
+      <c r="B26" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="59"/>
       <c r="D26" s="29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
-      <c r="H26" s="33"/>
-[...3 lines deleted...]
-      <c r="B27" s="49" t="s">
+      <c r="H26" s="32"/>
+      <c r="I26" s="32"/>
+    </row>
+    <row r="27" spans="1:9" ht="16.8">
+      <c r="B27" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="58"/>
+      <c r="D27" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+    </row>
+    <row r="28" spans="1:9" ht="16.8">
+      <c r="B28" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="49"/>
-[...3 lines deleted...]
-      <c r="E27" s="28" t="s">
+      <c r="C28" s="58"/>
+      <c r="D28" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="33"/>
+      <c r="F28" s="34"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+    </row>
+    <row r="29" spans="1:9" ht="16.8">
+      <c r="B29" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="F27" s="28"/>
-[...4 lines deleted...]
-      <c r="B28" s="49" t="s">
+      <c r="C29" s="60"/>
+      <c r="D29" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="27"/>
+      <c r="F29" s="34"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+    </row>
+    <row r="30" spans="1:9" ht="16.8">
+      <c r="B30" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="49"/>
-[...25 lines deleted...]
-      <c r="C30" s="48"/>
+      <c r="C30" s="60"/>
       <c r="D30" s="29" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-      <c r="C31" s="93"/>
+        <v>8</v>
+      </c>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+    </row>
+    <row r="31" spans="1:9" ht="16.8">
+      <c r="B31" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="63"/>
       <c r="D31" s="29" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-    <row r="32" spans="1:9" ht="18" customHeight="1">
+        <v>8</v>
+      </c>
+      <c r="E31" s="46"/>
+      <c r="F31" s="34"/>
+      <c r="H31" s="35"/>
+      <c r="I31" s="35"/>
+    </row>
+    <row r="32" spans="1:9" ht="15.6">
       <c r="B32" s="26" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
     </row>
-    <row r="33" spans="2:7" ht="21" customHeight="1">
-      <c r="B33" s="50" t="s">
+    <row r="33" spans="2:7" ht="15.6">
+      <c r="B33" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="37"/>
+    </row>
+    <row r="34" spans="2:7" ht="32.4" customHeight="1">
+      <c r="B34" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="66"/>
+      <c r="D34" s="66"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="66"/>
+      <c r="G34" s="37"/>
+    </row>
+    <row r="35" spans="2:7" ht="15.6">
+      <c r="B35" s="44"/>
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="37"/>
+    </row>
+    <row r="36" spans="2:7" ht="15.6">
+      <c r="B36" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C33" s="48"/>
-[...61 lines deleted...]
-      </c>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+    </row>
+    <row r="37" spans="2:7" ht="15.6">
+      <c r="B37" s="36"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="36"/>
+    </row>
+    <row r="38" spans="2:7" ht="15.6">
+      <c r="B38" s="36"/>
+      <c r="C38" s="36"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
+    </row>
+    <row r="39" spans="2:7" ht="15.6">
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" ht="15.6">
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="39"/>
       <c r="F40" s="30" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      <c r="E41" s="39"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" ht="15.6">
+      <c r="B41" s="34"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="38"/>
       <c r="F41" s="30" t="s">
-        <v>56</v>
-[...14 lines deleted...]
-      <c r="D43" s="35"/>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" ht="15.6">
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="40" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" ht="15.6">
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
       <c r="E43" s="15"/>
-      <c r="F43" s="41" t="s">
-[...6 lines deleted...]
-      <c r="D44" s="35"/>
+      <c r="F43" s="40"/>
+    </row>
+    <row r="44" spans="2:7" ht="15.6">
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
       <c r="E44" s="15"/>
-      <c r="F44" s="41"/>
-[...4 lines deleted...]
-      <c r="D45" s="35"/>
+      <c r="F44" s="40"/>
+    </row>
+    <row r="45" spans="2:7" ht="15.6">
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
       <c r="E45" s="15"/>
-      <c r="F45" s="41"/>
-[...4 lines deleted...]
-      <c r="D46" s="35"/>
+      <c r="F45" s="40"/>
+    </row>
+    <row r="46" spans="2:7" ht="15.6">
+      <c r="B46" s="34"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
       <c r="E46" s="15"/>
-      <c r="F46" s="41"/>
-[...4 lines deleted...]
-      <c r="D47" s="35"/>
+      <c r="F46" s="30"/>
+    </row>
+    <row r="47" spans="2:7" ht="15.6">
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
       <c r="E47" s="15"/>
-      <c r="F47" s="30"/>
-[...4 lines deleted...]
-      <c r="D48" s="35"/>
+      <c r="F47" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" ht="15.6">
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
       <c r="E48" s="15"/>
       <c r="F48" s="30" t="s">
-        <v>27</v>
-[...153 lines deleted...]
-    <row r="88" spans="251:256">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" ht="15.6">
+      <c r="B49" s="26"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="26"/>
+    </row>
+    <row r="50" spans="2:6" ht="15.6">
+      <c r="B50" s="41"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="41"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="41"/>
+    </row>
+    <row r="51" spans="2:6" ht="15.6">
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+    </row>
+    <row r="52" spans="2:6" ht="18" customHeight="1">
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+    </row>
+    <row r="53" spans="2:6" ht="15.6">
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+    </row>
+    <row r="54" spans="2:6" ht="13.5" customHeight="1">
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="41"/>
+    </row>
+    <row r="55" spans="2:6" ht="15.6">
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="41"/>
+    </row>
+    <row r="56" spans="2:6" ht="15.6">
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="41"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+    </row>
+    <row r="57" spans="2:6" ht="24.75" customHeight="1">
+      <c r="B57" s="41"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="41"/>
+      <c r="E57" s="41"/>
+      <c r="F57" s="41"/>
+    </row>
+    <row r="58" spans="2:6" ht="15.6">
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+    </row>
+    <row r="59" spans="2:6" ht="15.6">
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="41"/>
+      <c r="E59" s="41"/>
+      <c r="F59" s="41"/>
+    </row>
+    <row r="60" spans="2:6" ht="15.6">
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+    </row>
+    <row r="61" spans="2:6" ht="15.6">
+      <c r="B61" s="41"/>
+      <c r="C61" s="41"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="41"/>
+      <c r="F61" s="41"/>
+    </row>
+    <row r="62" spans="2:6" ht="15.6">
+      <c r="B62" s="41"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="41"/>
+      <c r="E62" s="41"/>
+      <c r="F62" s="41"/>
+    </row>
+    <row r="63" spans="2:6" ht="15.6">
+      <c r="B63" s="41"/>
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="41"/>
+    </row>
+    <row r="64" spans="2:6" ht="15.6">
+      <c r="B64" s="41"/>
+      <c r="C64" s="41"/>
+      <c r="D64" s="41"/>
+      <c r="E64" s="41"/>
+      <c r="F64" s="41"/>
+    </row>
+    <row r="65" spans="2:6" ht="15.6">
+      <c r="B65" s="41"/>
+      <c r="C65" s="41"/>
+      <c r="D65" s="41"/>
+      <c r="E65" s="41"/>
+      <c r="F65" s="41"/>
+    </row>
+    <row r="66" spans="2:6" ht="15.6">
+      <c r="B66" s="41"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="41"/>
+      <c r="E66" s="41"/>
+      <c r="F66" s="41"/>
+    </row>
+    <row r="67" spans="2:6" ht="15.6">
+      <c r="B67" s="41"/>
+      <c r="C67" s="41"/>
+      <c r="D67" s="41"/>
+      <c r="E67" s="41"/>
+      <c r="F67" s="41"/>
+    </row>
+    <row r="68" spans="2:6" ht="15.6">
+      <c r="B68" s="41"/>
+      <c r="C68" s="41"/>
+      <c r="D68" s="41"/>
+      <c r="E68" s="41"/>
+      <c r="F68" s="41"/>
+    </row>
+    <row r="85" spans="251:256" ht="17.25" customHeight="1"/>
+    <row r="86" spans="251:256" ht="35.25" customHeight="1"/>
+    <row r="87" spans="251:256">
+      <c r="IQ87"/>
+      <c r="IR87"/>
+      <c r="IS87"/>
+      <c r="IT87"/>
+      <c r="IU87"/>
+      <c r="IV87"/>
+    </row>
+    <row r="88" spans="251:256" ht="20.25" customHeight="1">
       <c r="IQ88"/>
       <c r="IR88"/>
       <c r="IS88"/>
       <c r="IT88"/>
       <c r="IU88"/>
       <c r="IV88"/>
     </row>
-    <row r="89" spans="251:256" ht="20.25" customHeight="1">
+    <row r="89" spans="251:256">
       <c r="IQ89"/>
       <c r="IR89"/>
       <c r="IS89"/>
       <c r="IT89"/>
       <c r="IU89"/>
       <c r="IV89"/>
     </row>
     <row r="90" spans="251:256">
       <c r="IQ90"/>
       <c r="IR90"/>
       <c r="IS90"/>
       <c r="IT90"/>
       <c r="IU90"/>
       <c r="IV90"/>
     </row>
     <row r="91" spans="251:256">
       <c r="IQ91"/>
       <c r="IR91"/>
       <c r="IS91"/>
       <c r="IT91"/>
       <c r="IU91"/>
       <c r="IV91"/>
     </row>
-    <row r="92" spans="251:256">
+    <row r="92" spans="251:256" ht="18" customHeight="1">
       <c r="IQ92"/>
       <c r="IR92"/>
       <c r="IS92"/>
       <c r="IT92"/>
       <c r="IU92"/>
       <c r="IV92"/>
     </row>
     <row r="93" spans="251:256" ht="18" customHeight="1">
       <c r="IQ93"/>
       <c r="IR93"/>
       <c r="IS93"/>
       <c r="IT93"/>
       <c r="IU93"/>
       <c r="IV93"/>
     </row>
     <row r="94" spans="251:256" ht="18" customHeight="1">
       <c r="IQ94"/>
       <c r="IR94"/>
       <c r="IS94"/>
       <c r="IT94"/>
       <c r="IU94"/>
       <c r="IV94"/>
     </row>
     <row r="95" spans="251:256" ht="18" customHeight="1">
       <c r="IQ95"/>
       <c r="IR95"/>
       <c r="IS95"/>
       <c r="IT95"/>
       <c r="IU95"/>
       <c r="IV95"/>
     </row>
-    <row r="96" spans="251:256" ht="18" customHeight="1">
+    <row r="96" spans="251:256">
       <c r="IQ96"/>
       <c r="IR96"/>
       <c r="IS96"/>
       <c r="IT96"/>
       <c r="IU96"/>
       <c r="IV96"/>
     </row>
-    <row r="97" spans="1:256">
+    <row r="97" spans="1:256" ht="18" customHeight="1">
       <c r="IQ97"/>
       <c r="IR97"/>
       <c r="IS97"/>
       <c r="IT97"/>
       <c r="IU97"/>
       <c r="IV97"/>
     </row>
     <row r="98" spans="1:256" ht="18" customHeight="1">
       <c r="IQ98"/>
       <c r="IR98"/>
       <c r="IS98"/>
       <c r="IT98"/>
       <c r="IU98"/>
       <c r="IV98"/>
     </row>
-    <row r="99" spans="1:256" ht="18" customHeight="1">
+    <row r="99" spans="1:256" ht="33.75" customHeight="1">
       <c r="IQ99"/>
       <c r="IR99"/>
       <c r="IS99"/>
       <c r="IT99"/>
       <c r="IU99"/>
       <c r="IV99"/>
     </row>
-    <row r="100" spans="1:256" ht="33.75" customHeight="1">
+    <row r="100" spans="1:256" ht="21.75" customHeight="1">
       <c r="IQ100"/>
       <c r="IR100"/>
       <c r="IS100"/>
       <c r="IT100"/>
       <c r="IU100"/>
       <c r="IV100"/>
     </row>
-    <row r="101" spans="1:256" ht="21.75" customHeight="1">
+    <row r="101" spans="1:256" ht="22.5" customHeight="1">
       <c r="IQ101"/>
       <c r="IR101"/>
       <c r="IS101"/>
       <c r="IT101"/>
       <c r="IU101"/>
       <c r="IV101"/>
     </row>
-    <row r="102" spans="1:256" ht="22.5" customHeight="1">
+    <row r="102" spans="1:256" ht="19.5" customHeight="1">
       <c r="IQ102"/>
       <c r="IR102"/>
       <c r="IS102"/>
       <c r="IT102"/>
       <c r="IU102"/>
       <c r="IV102"/>
     </row>
-    <row r="103" spans="1:256" ht="19.5" customHeight="1">
+    <row r="103" spans="1:256" ht="36.75" customHeight="1">
       <c r="IQ103"/>
       <c r="IR103"/>
       <c r="IS103"/>
       <c r="IT103"/>
       <c r="IU103"/>
       <c r="IV103"/>
     </row>
-    <row r="104" spans="1:256" ht="36.75" customHeight="1">
+    <row r="104" spans="1:256" ht="18" customHeight="1">
       <c r="IQ104"/>
       <c r="IR104"/>
       <c r="IS104"/>
       <c r="IT104"/>
       <c r="IU104"/>
       <c r="IV104"/>
     </row>
-    <row r="105" spans="1:256" ht="18" customHeight="1">
+    <row r="105" spans="1:256" ht="15.75" customHeight="1">
       <c r="IQ105"/>
       <c r="IR105"/>
       <c r="IS105"/>
       <c r="IT105"/>
       <c r="IU105"/>
       <c r="IV105"/>
     </row>
-    <row r="106" spans="1:256" ht="15.75" customHeight="1">
+    <row r="106" spans="1:256" ht="16.5" customHeight="1">
       <c r="IQ106"/>
       <c r="IR106"/>
       <c r="IS106"/>
       <c r="IT106"/>
       <c r="IU106"/>
       <c r="IV106"/>
     </row>
-    <row r="107" spans="1:256" ht="16.5" customHeight="1">
+    <row r="107" spans="1:256" ht="17.25" customHeight="1">
       <c r="IQ107"/>
       <c r="IR107"/>
       <c r="IS107"/>
       <c r="IT107"/>
       <c r="IU107"/>
       <c r="IV107"/>
     </row>
-    <row r="108" spans="1:256" ht="17.25" customHeight="1">
+    <row r="108" spans="1:256" ht="18" customHeight="1">
       <c r="IQ108"/>
       <c r="IR108"/>
       <c r="IS108"/>
       <c r="IT108"/>
       <c r="IU108"/>
       <c r="IV108"/>
     </row>
-    <row r="109" spans="1:256" ht="18" customHeight="1">
+    <row r="109" spans="1:256" ht="16.5" customHeight="1">
+      <c r="A109" s="37"/>
       <c r="IQ109"/>
       <c r="IR109"/>
       <c r="IS109"/>
       <c r="IT109"/>
       <c r="IU109"/>
       <c r="IV109"/>
     </row>
-    <row r="110" spans="1:256" ht="16.5" customHeight="1">
-      <c r="A110" s="38"/>
+    <row r="110" spans="1:256" ht="17.25" customHeight="1">
+      <c r="A110" s="37"/>
       <c r="IQ110"/>
       <c r="IR110"/>
       <c r="IS110"/>
       <c r="IT110"/>
       <c r="IU110"/>
       <c r="IV110"/>
     </row>
-    <row r="111" spans="1:256" ht="17.25" customHeight="1">
-      <c r="A111" s="38"/>
+    <row r="111" spans="1:256" ht="16.5" customHeight="1">
       <c r="IQ111"/>
       <c r="IR111"/>
       <c r="IS111"/>
       <c r="IT111"/>
       <c r="IU111"/>
       <c r="IV111"/>
     </row>
-    <row r="112" spans="1:256" ht="16.5" customHeight="1">
+    <row r="112" spans="1:256" ht="15.75" customHeight="1">
       <c r="IQ112"/>
       <c r="IR112"/>
       <c r="IS112"/>
       <c r="IT112"/>
       <c r="IU112"/>
       <c r="IV112"/>
     </row>
-    <row r="113" spans="251:256" ht="15.75" customHeight="1">
+    <row r="113" spans="251:256" ht="16.5" customHeight="1">
       <c r="IQ113"/>
       <c r="IR113"/>
       <c r="IS113"/>
       <c r="IT113"/>
       <c r="IU113"/>
       <c r="IV113"/>
     </row>
-    <row r="114" spans="251:256" ht="16.5" customHeight="1">
+    <row r="114" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ114"/>
       <c r="IR114"/>
       <c r="IS114"/>
       <c r="IT114"/>
       <c r="IU114"/>
       <c r="IV114"/>
     </row>
     <row r="115" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ115"/>
       <c r="IR115"/>
       <c r="IS115"/>
       <c r="IT115"/>
       <c r="IU115"/>
       <c r="IV115"/>
     </row>
     <row r="116" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ116"/>
       <c r="IR116"/>
       <c r="IS116"/>
       <c r="IT116"/>
       <c r="IU116"/>
       <c r="IV116"/>
     </row>
     <row r="117" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ117"/>
@@ -2180,155 +2167,155 @@
     </row>
     <row r="127" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ127"/>
       <c r="IR127"/>
       <c r="IS127"/>
       <c r="IT127"/>
       <c r="IU127"/>
       <c r="IV127"/>
     </row>
     <row r="128" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ128"/>
       <c r="IR128"/>
       <c r="IS128"/>
       <c r="IT128"/>
       <c r="IU128"/>
       <c r="IV128"/>
     </row>
     <row r="129" spans="251:256" ht="15.75" customHeight="1">
       <c r="IQ129"/>
       <c r="IR129"/>
       <c r="IS129"/>
       <c r="IT129"/>
       <c r="IU129"/>
       <c r="IV129"/>
     </row>
-    <row r="130" spans="251:256" ht="15.75" customHeight="1">
+    <row r="130" spans="251:256" ht="18" customHeight="1">
       <c r="IQ130"/>
       <c r="IR130"/>
       <c r="IS130"/>
       <c r="IT130"/>
       <c r="IU130"/>
       <c r="IV130"/>
     </row>
     <row r="131" spans="251:256" ht="18" customHeight="1">
       <c r="IQ131"/>
       <c r="IR131"/>
       <c r="IS131"/>
       <c r="IT131"/>
       <c r="IU131"/>
       <c r="IV131"/>
     </row>
     <row r="132" spans="251:256" ht="18" customHeight="1">
       <c r="IQ132"/>
       <c r="IR132"/>
       <c r="IS132"/>
       <c r="IT132"/>
       <c r="IU132"/>
       <c r="IV132"/>
     </row>
     <row r="133" spans="251:256" ht="18" customHeight="1">
       <c r="IQ133"/>
       <c r="IR133"/>
       <c r="IS133"/>
       <c r="IT133"/>
       <c r="IU133"/>
       <c r="IV133"/>
     </row>
-    <row r="134" spans="251:256" ht="18" customHeight="1">
+    <row r="134" spans="251:256" ht="18.75" customHeight="1">
       <c r="IQ134"/>
       <c r="IR134"/>
       <c r="IS134"/>
       <c r="IT134"/>
       <c r="IU134"/>
       <c r="IV134"/>
     </row>
-    <row r="135" spans="251:256" ht="18.75" customHeight="1">
+    <row r="135" spans="251:256" ht="16.5" customHeight="1">
       <c r="IQ135"/>
       <c r="IR135"/>
       <c r="IS135"/>
       <c r="IT135"/>
       <c r="IU135"/>
       <c r="IV135"/>
     </row>
-    <row r="136" spans="251:256" ht="16.5" customHeight="1">
+    <row r="136" spans="251:256" ht="15" customHeight="1">
       <c r="IQ136"/>
       <c r="IR136"/>
       <c r="IS136"/>
       <c r="IT136"/>
       <c r="IU136"/>
       <c r="IV136"/>
     </row>
-    <row r="137" spans="251:256" ht="15" customHeight="1">
+    <row r="137" spans="251:256" ht="20.100000000000001" customHeight="1">
       <c r="IQ137"/>
       <c r="IR137"/>
       <c r="IS137"/>
       <c r="IT137"/>
       <c r="IU137"/>
       <c r="IV137"/>
     </row>
     <row r="138" spans="251:256" ht="20.100000000000001" customHeight="1">
       <c r="IQ138"/>
       <c r="IR138"/>
       <c r="IS138"/>
       <c r="IT138"/>
       <c r="IU138"/>
       <c r="IV138"/>
     </row>
     <row r="139" spans="251:256" ht="20.100000000000001" customHeight="1">
       <c r="IQ139"/>
       <c r="IR139"/>
       <c r="IS139"/>
       <c r="IT139"/>
       <c r="IU139"/>
       <c r="IV139"/>
     </row>
-    <row r="140" spans="251:256" ht="20.100000000000001" customHeight="1">
+    <row r="140" spans="251:256" ht="17.25" customHeight="1">
       <c r="IQ140"/>
       <c r="IR140"/>
       <c r="IS140"/>
       <c r="IT140"/>
       <c r="IU140"/>
       <c r="IV140"/>
     </row>
-    <row r="141" spans="251:256" ht="17.25" customHeight="1">
+    <row r="141" spans="251:256" ht="15" customHeight="1">
       <c r="IQ141"/>
       <c r="IR141"/>
       <c r="IS141"/>
       <c r="IT141"/>
       <c r="IU141"/>
       <c r="IV141"/>
     </row>
     <row r="142" spans="251:256" ht="15" customHeight="1">
       <c r="IQ142"/>
       <c r="IR142"/>
       <c r="IS142"/>
       <c r="IT142"/>
       <c r="IU142"/>
       <c r="IV142"/>
     </row>
-    <row r="143" spans="251:256" ht="15" customHeight="1">
+    <row r="143" spans="251:256">
       <c r="IQ143"/>
       <c r="IR143"/>
       <c r="IS143"/>
       <c r="IT143"/>
       <c r="IU143"/>
       <c r="IV143"/>
     </row>
     <row r="144" spans="251:256">
       <c r="IQ144"/>
       <c r="IR144"/>
       <c r="IS144"/>
       <c r="IT144"/>
       <c r="IU144"/>
       <c r="IV144"/>
     </row>
     <row r="145" spans="251:256">
       <c r="IQ145"/>
       <c r="IR145"/>
       <c r="IS145"/>
       <c r="IT145"/>
       <c r="IU145"/>
       <c r="IV145"/>
     </row>
     <row r="146" spans="251:256">
       <c r="IQ146"/>
@@ -2380,187 +2367,187 @@
     </row>
     <row r="152" spans="251:256">
       <c r="IQ152"/>
       <c r="IR152"/>
       <c r="IS152"/>
       <c r="IT152"/>
       <c r="IU152"/>
       <c r="IV152"/>
     </row>
     <row r="153" spans="251:256">
       <c r="IQ153"/>
       <c r="IR153"/>
       <c r="IS153"/>
       <c r="IT153"/>
       <c r="IU153"/>
       <c r="IV153"/>
     </row>
     <row r="154" spans="251:256">
       <c r="IQ154"/>
       <c r="IR154"/>
       <c r="IS154"/>
       <c r="IT154"/>
       <c r="IU154"/>
       <c r="IV154"/>
     </row>
-    <row r="155" spans="251:256">
+    <row r="155" spans="251:256" ht="18.75" customHeight="1">
       <c r="IQ155"/>
       <c r="IR155"/>
       <c r="IS155"/>
       <c r="IT155"/>
       <c r="IU155"/>
       <c r="IV155"/>
     </row>
-    <row r="156" spans="251:256" ht="18.75" customHeight="1">
+    <row r="156" spans="251:256">
       <c r="IQ156"/>
       <c r="IR156"/>
       <c r="IS156"/>
       <c r="IT156"/>
       <c r="IU156"/>
       <c r="IV156"/>
     </row>
     <row r="157" spans="251:256">
       <c r="IQ157"/>
       <c r="IR157"/>
       <c r="IS157"/>
       <c r="IT157"/>
       <c r="IU157"/>
       <c r="IV157"/>
     </row>
-    <row r="158" spans="251:256">
+    <row r="158" spans="251:256" ht="35.25" customHeight="1">
       <c r="IQ158"/>
       <c r="IR158"/>
       <c r="IS158"/>
       <c r="IT158"/>
       <c r="IU158"/>
       <c r="IV158"/>
     </row>
-    <row r="159" spans="251:256" ht="35.25" customHeight="1">
+    <row r="159" spans="251:256" ht="19.5" customHeight="1">
       <c r="IQ159"/>
       <c r="IR159"/>
       <c r="IS159"/>
       <c r="IT159"/>
       <c r="IU159"/>
       <c r="IV159"/>
     </row>
-    <row r="160" spans="251:256" ht="19.5" customHeight="1">
+    <row r="160" spans="251:256">
       <c r="IQ160"/>
       <c r="IR160"/>
       <c r="IS160"/>
       <c r="IT160"/>
       <c r="IU160"/>
       <c r="IV160"/>
     </row>
-    <row r="161" spans="251:256">
+    <row r="161" spans="251:256" ht="34.5" customHeight="1">
       <c r="IQ161"/>
       <c r="IR161"/>
       <c r="IS161"/>
       <c r="IT161"/>
       <c r="IU161"/>
       <c r="IV161"/>
     </row>
-    <row r="162" spans="251:256" ht="34.5" customHeight="1">
+    <row r="162" spans="251:256" ht="37.5" customHeight="1">
       <c r="IQ162"/>
       <c r="IR162"/>
       <c r="IS162"/>
       <c r="IT162"/>
       <c r="IU162"/>
       <c r="IV162"/>
     </row>
-    <row r="163" spans="251:256" ht="37.5" customHeight="1">
+    <row r="163" spans="251:256" ht="18" customHeight="1">
       <c r="IQ163"/>
       <c r="IR163"/>
       <c r="IS163"/>
       <c r="IT163"/>
       <c r="IU163"/>
       <c r="IV163"/>
     </row>
-    <row r="164" spans="251:256" ht="18" customHeight="1">
+    <row r="164" spans="251:256" ht="21" customHeight="1">
       <c r="IQ164"/>
       <c r="IR164"/>
       <c r="IS164"/>
       <c r="IT164"/>
       <c r="IU164"/>
       <c r="IV164"/>
     </row>
-    <row r="165" spans="251:256" ht="21" customHeight="1">
+    <row r="165" spans="251:256">
       <c r="IQ165"/>
       <c r="IR165"/>
       <c r="IS165"/>
       <c r="IT165"/>
       <c r="IU165"/>
       <c r="IV165"/>
     </row>
     <row r="166" spans="251:256">
       <c r="IQ166"/>
       <c r="IR166"/>
       <c r="IS166"/>
       <c r="IT166"/>
       <c r="IU166"/>
       <c r="IV166"/>
     </row>
-    <row r="167" spans="251:256">
+    <row r="167" spans="251:256" ht="18" customHeight="1">
       <c r="IQ167"/>
       <c r="IR167"/>
       <c r="IS167"/>
       <c r="IT167"/>
       <c r="IU167"/>
       <c r="IV167"/>
     </row>
-    <row r="168" spans="251:256" ht="18" customHeight="1">
+    <row r="168" spans="251:256">
       <c r="IQ168"/>
       <c r="IR168"/>
       <c r="IS168"/>
       <c r="IT168"/>
       <c r="IU168"/>
       <c r="IV168"/>
     </row>
     <row r="169" spans="251:256">
       <c r="IQ169"/>
       <c r="IR169"/>
       <c r="IS169"/>
       <c r="IT169"/>
       <c r="IU169"/>
       <c r="IV169"/>
     </row>
     <row r="170" spans="251:256">
       <c r="IQ170"/>
       <c r="IR170"/>
       <c r="IS170"/>
       <c r="IT170"/>
       <c r="IU170"/>
       <c r="IV170"/>
     </row>
     <row r="171" spans="251:256">
       <c r="IQ171"/>
       <c r="IR171"/>
       <c r="IS171"/>
       <c r="IT171"/>
       <c r="IU171"/>
       <c r="IV171"/>
     </row>
-    <row r="172" spans="251:256">
+    <row r="172" spans="251:256" ht="18" customHeight="1">
       <c r="IQ172"/>
       <c r="IR172"/>
       <c r="IS172"/>
       <c r="IT172"/>
       <c r="IU172"/>
       <c r="IV172"/>
     </row>
     <row r="173" spans="251:256" ht="18" customHeight="1">
       <c r="IQ173"/>
       <c r="IR173"/>
       <c r="IS173"/>
       <c r="IT173"/>
       <c r="IU173"/>
       <c r="IV173"/>
     </row>
     <row r="174" spans="251:256" ht="18" customHeight="1">
       <c r="IQ174"/>
       <c r="IR174"/>
       <c r="IS174"/>
       <c r="IT174"/>
       <c r="IU174"/>
       <c r="IV174"/>
     </row>
     <row r="175" spans="251:256" ht="18" customHeight="1">
       <c r="IQ175"/>
@@ -2588,1544 +2575,1536 @@
     </row>
     <row r="178" spans="251:256" ht="18" customHeight="1">
       <c r="IQ178"/>
       <c r="IR178"/>
       <c r="IS178"/>
       <c r="IT178"/>
       <c r="IU178"/>
       <c r="IV178"/>
     </row>
     <row r="179" spans="251:256" ht="18" customHeight="1">
       <c r="IQ179"/>
       <c r="IR179"/>
       <c r="IS179"/>
       <c r="IT179"/>
       <c r="IU179"/>
       <c r="IV179"/>
     </row>
     <row r="180" spans="251:256" ht="18" customHeight="1">
       <c r="IQ180"/>
       <c r="IR180"/>
       <c r="IS180"/>
       <c r="IT180"/>
       <c r="IU180"/>
       <c r="IV180"/>
     </row>
-    <row r="181" spans="251:256" ht="18" customHeight="1">
+    <row r="181" spans="251:256" ht="30.75" customHeight="1">
       <c r="IQ181"/>
       <c r="IR181"/>
       <c r="IS181"/>
       <c r="IT181"/>
       <c r="IU181"/>
       <c r="IV181"/>
     </row>
-    <row r="182" spans="251:256" ht="30.75" customHeight="1">
+    <row r="182" spans="251:256" ht="21.75" customHeight="1">
       <c r="IQ182"/>
       <c r="IR182"/>
       <c r="IS182"/>
       <c r="IT182"/>
       <c r="IU182"/>
       <c r="IV182"/>
     </row>
-    <row r="183" spans="251:256" ht="21.75" customHeight="1">
+    <row r="183" spans="251:256" ht="18" customHeight="1">
       <c r="IQ183"/>
       <c r="IR183"/>
       <c r="IS183"/>
       <c r="IT183"/>
       <c r="IU183"/>
       <c r="IV183"/>
     </row>
-    <row r="184" spans="251:256" ht="18" customHeight="1">
+    <row r="184" spans="251:256" ht="33.75" customHeight="1">
       <c r="IQ184"/>
       <c r="IR184"/>
       <c r="IS184"/>
       <c r="IT184"/>
       <c r="IU184"/>
       <c r="IV184"/>
     </row>
-    <row r="185" spans="251:256" ht="33.75" customHeight="1">
+    <row r="185" spans="251:256" ht="21.75" customHeight="1">
       <c r="IQ185"/>
       <c r="IR185"/>
       <c r="IS185"/>
       <c r="IT185"/>
       <c r="IU185"/>
       <c r="IV185"/>
     </row>
-    <row r="186" spans="251:256" ht="21.75" customHeight="1">
+    <row r="186" spans="251:256" ht="18" customHeight="1">
       <c r="IQ186"/>
       <c r="IR186"/>
       <c r="IS186"/>
       <c r="IT186"/>
       <c r="IU186"/>
       <c r="IV186"/>
     </row>
-    <row r="187" spans="251:256" ht="18" customHeight="1">
+    <row r="187" spans="251:256" ht="24" customHeight="1">
       <c r="IQ187"/>
       <c r="IR187"/>
       <c r="IS187"/>
       <c r="IT187"/>
       <c r="IU187"/>
       <c r="IV187"/>
     </row>
-    <row r="188" spans="251:256" ht="24" customHeight="1">
-[...9 lines deleted...]
-    <row r="191" spans="251:256" ht="16.5" customHeight="1"/>
+    <row r="188" spans="251:256" ht="20.25" customHeight="1"/>
+    <row r="189" spans="251:256" ht="18.75" customHeight="1"/>
+    <row r="190" spans="251:256" ht="16.5" customHeight="1"/>
+    <row r="191" spans="251:256" ht="17.25" customHeight="1"/>
     <row r="192" spans="251:256" ht="17.25" customHeight="1"/>
-    <row r="193" ht="17.25" customHeight="1"/>
-    <row r="194" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="17.25" customHeight="1"/>
     <row r="195" ht="17.25" customHeight="1"/>
-    <row r="196" ht="17.25" customHeight="1"/>
+    <row r="196" ht="15.75" customHeight="1"/>
     <row r="197" ht="15.75" customHeight="1"/>
-    <row r="198" ht="15.75" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
     <row r="199" ht="15" customHeight="1"/>
-    <row r="200" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="205" ht="21" customHeight="1"/>
+    <row r="202" ht="26.25" customHeight="1"/>
+    <row r="204" ht="21" customHeight="1"/>
+    <row r="205" ht="20.100000000000001" customHeight="1"/>
     <row r="206" ht="20.100000000000001" customHeight="1"/>
     <row r="207" ht="20.100000000000001" customHeight="1"/>
     <row r="208" ht="20.100000000000001" customHeight="1"/>
-    <row r="209" ht="20.100000000000001" customHeight="1"/>
-    <row r="210" ht="23.25" customHeight="1"/>
+    <row r="209" ht="23.25" customHeight="1"/>
+    <row r="210" ht="20.100000000000001" customHeight="1"/>
     <row r="211" ht="20.100000000000001" customHeight="1"/>
     <row r="212" ht="20.100000000000001" customHeight="1"/>
     <row r="213" ht="20.100000000000001" customHeight="1"/>
     <row r="214" ht="20.100000000000001" customHeight="1"/>
     <row r="215" ht="20.100000000000001" customHeight="1"/>
     <row r="216" ht="20.100000000000001" customHeight="1"/>
     <row r="217" ht="20.100000000000001" customHeight="1"/>
     <row r="218" ht="20.100000000000001" customHeight="1"/>
-    <row r="219" ht="20.100000000000001" customHeight="1"/>
-[...33 lines deleted...]
-    <row r="260" ht="15" customHeight="1"/>
+    <row r="219" ht="9" customHeight="1"/>
+    <row r="220" ht="21.75" customHeight="1"/>
+    <row r="221" ht="22.5" customHeight="1"/>
+    <row r="223" ht="17.25" customHeight="1"/>
+    <row r="233" spans="7:7" ht="27.75" customHeight="1"/>
+    <row r="234" spans="7:7" ht="32.25" customHeight="1"/>
+    <row r="235" spans="7:7" ht="40.5" customHeight="1"/>
+    <row r="236" spans="7:7" ht="36" customHeight="1"/>
+    <row r="237" spans="7:7" ht="34.5" customHeight="1"/>
+    <row r="238" spans="7:7" ht="19.5" customHeight="1"/>
+    <row r="239" spans="7:7" ht="15.75" customHeight="1">
+      <c r="G239" s="37"/>
+    </row>
+    <row r="240" spans="7:7" ht="19.5" customHeight="1">
+      <c r="G240" s="37"/>
+    </row>
+    <row r="241" ht="20.25" customHeight="1"/>
+    <row r="242" ht="18.75" customHeight="1"/>
+    <row r="243" ht="18" customHeight="1"/>
+    <row r="244" ht="17.25" customHeight="1"/>
+    <row r="245" ht="15.75" customHeight="1"/>
+    <row r="246" ht="17.25" customHeight="1"/>
+    <row r="247" ht="16.5" customHeight="1"/>
+    <row r="248" ht="17.25" customHeight="1"/>
+    <row r="249" ht="20.25" customHeight="1"/>
+    <row r="250" ht="15.75" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="15.75" customHeight="1"/>
+    <row r="253" ht="16.5" customHeight="1"/>
+    <row r="254" ht="18.75" customHeight="1"/>
+    <row r="255" ht="15.75" customHeight="1"/>
+    <row r="256" ht="19.5" customHeight="1"/>
+    <row r="258" ht="12.75" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="B2:F2"/>
-[...18 lines deleted...]
-    <mergeCell ref="H29:I29"/>
     <mergeCell ref="B36:F36"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:F34"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B6:F6"/>
   </mergeCells>
   <pageMargins left="0.51406926406926401" right="0.196850393700787" top="0.196850393700787" bottom="0.196850393700787" header="0.31496062992126" footer="0.31496062992126"/>
-  <pageSetup paperSize="5" scale="95" orientation="portrait"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="5" scale="95" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:K213"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
-    <col min="2" max="3" width="5.42578125" customWidth="1"/>
-    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="2" max="3" width="5.44140625" customWidth="1"/>
+    <col min="4" max="4" width="9.109375" customWidth="1"/>
     <col min="5" max="7" width="10"/>
-    <col min="8" max="8" width="11.5703125" customWidth="1"/>
-    <col min="9" max="10" width="11.28515625" customWidth="1"/>
+    <col min="8" max="8" width="11.5546875" customWidth="1"/>
+    <col min="9" max="10" width="11.33203125" customWidth="1"/>
     <col min="11" max="256" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:11" ht="18.75">
+    <row r="2" spans="2:11" ht="18">
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="87"/>
-[...8 lines deleted...]
-    <row r="3" spans="2:11" ht="20.25">
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+    </row>
+    <row r="3" spans="2:11" ht="21">
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
-      <c r="D3" s="88"/>
-[...8 lines deleted...]
-    <row r="4" spans="2:11" ht="18.75">
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+    </row>
+    <row r="4" spans="2:11" ht="18">
       <c r="B4" s="1"/>
       <c r="C4" s="2"/>
-      <c r="D4" s="87"/>
-[...8 lines deleted...]
-    <row r="5" spans="2:11" ht="15.75">
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.6">
       <c r="B5" s="1"/>
       <c r="C5" s="2"/>
-      <c r="D5" s="89"/>
-[...20 lines deleted...]
-    <row r="7" spans="2:11" ht="15.75">
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+    </row>
+    <row r="6" spans="2:11" ht="15.6">
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+    </row>
+    <row r="7" spans="2:11" ht="15.6">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
     </row>
-    <row r="8" spans="2:11" ht="15.75">
-[...13 lines deleted...]
-    <row r="9" spans="2:11" ht="15.75">
+    <row r="8" spans="2:11" ht="15.6">
+      <c r="B8" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="70"/>
+    </row>
+    <row r="9" spans="2:11" ht="15.6">
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="2:11" ht="15.75">
+    <row r="10" spans="2:11" ht="15.6">
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
-      <c r="E10" s="44" t="s">
-        <v>31</v>
+      <c r="E10" s="43" t="s">
+        <v>24</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="2:11" ht="15.75">
+    <row r="11" spans="2:11" ht="15.6">
       <c r="B11" s="1" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="12" spans="2:11" ht="15.75">
+        <v>25</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="2:11" ht="15.6">
       <c r="B12" s="1" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="13" spans="2:11" ht="15.75">
+        <v>27</v>
+      </c>
+      <c r="E12" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="2:11" ht="15.6">
       <c r="B13" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
+      </c>
+      <c r="E13" s="43" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="2:11">
       <c r="B14" s="1"/>
     </row>
-    <row r="15" spans="2:11" ht="21.95" customHeight="1">
+    <row r="15" spans="2:11" ht="21.9" customHeight="1">
       <c r="B15" s="3" t="s">
-        <v>38</v>
-[...14 lines deleted...]
-    <row r="16" spans="2:11" ht="21.95" customHeight="1">
+        <v>31</v>
+      </c>
+      <c r="C15" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="72"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:11" ht="21.9" customHeight="1">
       <c r="B16" s="4">
         <v>1</v>
       </c>
-      <c r="C16" s="78"/>
-[...3 lines deleted...]
-      <c r="G16" s="66">
+      <c r="C16" s="73"/>
+      <c r="D16" s="74"/>
+      <c r="E16" s="74"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="76">
         <v>1</v>
       </c>
-      <c r="H16" s="67"/>
-      <c r="I16" s="70">
+      <c r="H16" s="77"/>
+      <c r="I16" s="80">
         <v>2</v>
       </c>
-      <c r="J16" s="71"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J16" s="81"/>
+    </row>
+    <row r="17" spans="2:10" ht="21.9" customHeight="1">
       <c r="B17" s="4">
         <v>2</v>
       </c>
-      <c r="C17" s="78"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C17" s="73"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="79"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="83"/>
+    </row>
+    <row r="18" spans="2:10" ht="21.9" customHeight="1">
       <c r="B18" s="4">
         <v>3</v>
       </c>
-      <c r="C18" s="78"/>
-[...3 lines deleted...]
-      <c r="G18" s="66">
+      <c r="C18" s="73"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="76">
         <v>3</v>
       </c>
-      <c r="H18" s="67"/>
-      <c r="I18" s="70">
+      <c r="H18" s="77"/>
+      <c r="I18" s="80">
         <v>4</v>
       </c>
-      <c r="J18" s="71"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J18" s="81"/>
+    </row>
+    <row r="19" spans="2:10" ht="21.9" customHeight="1">
       <c r="B19" s="4">
         <v>4</v>
       </c>
-      <c r="C19" s="78"/>
-[...8 lines deleted...]
-    <row r="20" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C19" s="73"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="78"/>
+      <c r="H19" s="79"/>
+      <c r="I19" s="82"/>
+      <c r="J19" s="83"/>
+    </row>
+    <row r="20" spans="2:10" ht="21.9" customHeight="1">
       <c r="B20" s="4">
         <v>5</v>
       </c>
-      <c r="C20" s="78"/>
-[...3 lines deleted...]
-      <c r="G20" s="66">
+      <c r="C20" s="73"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="76">
         <v>5</v>
       </c>
-      <c r="H20" s="67"/>
-      <c r="I20" s="70">
+      <c r="H20" s="77"/>
+      <c r="I20" s="80">
         <v>6</v>
       </c>
-      <c r="J20" s="71"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J20" s="81"/>
+    </row>
+    <row r="21" spans="2:10" ht="21.9" customHeight="1">
       <c r="B21" s="4">
         <v>6</v>
       </c>
-      <c r="C21" s="78"/>
-[...8 lines deleted...]
-    <row r="22" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C21" s="73"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="78"/>
+      <c r="H21" s="79"/>
+      <c r="I21" s="82"/>
+      <c r="J21" s="83"/>
+    </row>
+    <row r="22" spans="2:10" ht="21.9" customHeight="1">
       <c r="B22" s="4">
         <v>7</v>
       </c>
-      <c r="C22" s="78"/>
-[...3 lines deleted...]
-      <c r="G22" s="66">
+      <c r="C22" s="73"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="76">
         <v>7</v>
       </c>
-      <c r="H22" s="67"/>
-      <c r="I22" s="70">
+      <c r="H22" s="77"/>
+      <c r="I22" s="80">
         <v>8</v>
       </c>
-      <c r="J22" s="71"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J22" s="81"/>
+    </row>
+    <row r="23" spans="2:10" ht="21.9" customHeight="1">
       <c r="B23" s="4">
         <v>8</v>
       </c>
-      <c r="C23" s="78"/>
-[...8 lines deleted...]
-    <row r="24" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C23" s="73"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="78"/>
+      <c r="H23" s="79"/>
+      <c r="I23" s="82"/>
+      <c r="J23" s="83"/>
+    </row>
+    <row r="24" spans="2:10" ht="21.9" customHeight="1">
       <c r="B24" s="4">
         <v>9</v>
       </c>
-      <c r="C24" s="78"/>
-[...3 lines deleted...]
-      <c r="G24" s="66">
+      <c r="C24" s="73"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="76">
         <v>9</v>
       </c>
-      <c r="H24" s="67"/>
-      <c r="I24" s="70">
+      <c r="H24" s="77"/>
+      <c r="I24" s="80">
         <v>10</v>
       </c>
-      <c r="J24" s="71"/>
-[...1 lines deleted...]
-    <row r="25" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J24" s="81"/>
+    </row>
+    <row r="25" spans="2:10" ht="21.9" customHeight="1">
       <c r="B25" s="4">
         <v>10</v>
       </c>
-      <c r="C25" s="78"/>
-[...8 lines deleted...]
-    <row r="26" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C25" s="73"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="83"/>
+    </row>
+    <row r="26" spans="2:10" ht="21.9" customHeight="1">
       <c r="B26" s="4">
         <v>11</v>
       </c>
-      <c r="C26" s="78"/>
-[...3 lines deleted...]
-      <c r="G26" s="66">
+      <c r="C26" s="73"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="75"/>
+      <c r="G26" s="76">
         <v>11</v>
       </c>
-      <c r="H26" s="67"/>
-      <c r="I26" s="70">
+      <c r="H26" s="77"/>
+      <c r="I26" s="80">
         <v>12</v>
       </c>
-      <c r="J26" s="71"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J26" s="81"/>
+    </row>
+    <row r="27" spans="2:10" ht="21.9" customHeight="1">
       <c r="B27" s="4">
         <v>12</v>
       </c>
-      <c r="C27" s="78"/>
-[...8 lines deleted...]
-    <row r="28" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C27" s="73"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="79"/>
+      <c r="I27" s="82"/>
+      <c r="J27" s="83"/>
+    </row>
+    <row r="28" spans="2:10" ht="21.9" customHeight="1">
       <c r="B28" s="4">
         <v>13</v>
       </c>
-      <c r="C28" s="78"/>
-[...3 lines deleted...]
-      <c r="G28" s="66">
+      <c r="C28" s="73"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="76">
         <v>13</v>
       </c>
-      <c r="H28" s="67"/>
-      <c r="I28" s="70">
+      <c r="H28" s="77"/>
+      <c r="I28" s="80">
         <v>14</v>
       </c>
-      <c r="J28" s="71"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J28" s="81"/>
+    </row>
+    <row r="29" spans="2:10" ht="21.9" customHeight="1">
       <c r="B29" s="4">
         <v>14</v>
       </c>
-      <c r="C29" s="78"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C29" s="73"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="79"/>
+      <c r="I29" s="82"/>
+      <c r="J29" s="83"/>
+    </row>
+    <row r="30" spans="2:10" ht="21.9" customHeight="1">
       <c r="B30" s="4">
         <v>15</v>
       </c>
-      <c r="C30" s="78"/>
-[...3 lines deleted...]
-      <c r="G30" s="66">
+      <c r="C30" s="73"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="76">
         <v>15</v>
       </c>
-      <c r="H30" s="67"/>
-      <c r="I30" s="70">
+      <c r="H30" s="77"/>
+      <c r="I30" s="80">
         <v>16</v>
       </c>
-      <c r="J30" s="71"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J30" s="81"/>
+    </row>
+    <row r="31" spans="2:10" ht="21.9" customHeight="1">
       <c r="B31" s="4">
         <v>16</v>
       </c>
-      <c r="C31" s="78"/>
-[...8 lines deleted...]
-    <row r="32" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C31" s="73"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="79"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="83"/>
+    </row>
+    <row r="32" spans="2:10" ht="21.9" customHeight="1">
       <c r="B32" s="4">
         <v>17</v>
       </c>
-      <c r="C32" s="78"/>
-[...3 lines deleted...]
-      <c r="G32" s="66">
+      <c r="C32" s="73"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="76">
         <v>17</v>
       </c>
-      <c r="H32" s="67"/>
-      <c r="I32" s="70">
+      <c r="H32" s="77"/>
+      <c r="I32" s="80">
         <v>18</v>
       </c>
-      <c r="J32" s="71"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J32" s="81"/>
+    </row>
+    <row r="33" spans="2:10" ht="21.9" customHeight="1">
       <c r="B33" s="4">
         <v>18</v>
       </c>
-      <c r="C33" s="78"/>
-[...8 lines deleted...]
-    <row r="34" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C33" s="73"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="79"/>
+      <c r="I33" s="82"/>
+      <c r="J33" s="83"/>
+    </row>
+    <row r="34" spans="2:10" ht="21.9" customHeight="1">
       <c r="B34" s="4">
         <v>19</v>
       </c>
-      <c r="C34" s="78"/>
-[...3 lines deleted...]
-      <c r="G34" s="66">
+      <c r="C34" s="73"/>
+      <c r="D34" s="74"/>
+      <c r="E34" s="74"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="76">
         <v>19</v>
       </c>
-      <c r="H34" s="67"/>
-      <c r="I34" s="70">
+      <c r="H34" s="77"/>
+      <c r="I34" s="80">
         <v>20</v>
       </c>
-      <c r="J34" s="71"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J34" s="81"/>
+    </row>
+    <row r="35" spans="2:10" ht="21.9" customHeight="1">
       <c r="B35" s="4">
         <v>20</v>
       </c>
-      <c r="C35" s="78"/>
-[...8 lines deleted...]
-    <row r="36" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C35" s="73"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="74"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="78"/>
+      <c r="H35" s="79"/>
+      <c r="I35" s="82"/>
+      <c r="J35" s="83"/>
+    </row>
+    <row r="36" spans="2:10" ht="21.9" customHeight="1">
       <c r="B36" s="4">
         <v>21</v>
       </c>
-      <c r="C36" s="78"/>
-[...3 lines deleted...]
-      <c r="G36" s="66">
+      <c r="C36" s="73"/>
+      <c r="D36" s="74"/>
+      <c r="E36" s="74"/>
+      <c r="F36" s="75"/>
+      <c r="G36" s="76">
         <v>21</v>
       </c>
-      <c r="H36" s="67"/>
-      <c r="I36" s="70">
+      <c r="H36" s="77"/>
+      <c r="I36" s="80">
         <v>22</v>
       </c>
-      <c r="J36" s="71"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J36" s="81"/>
+    </row>
+    <row r="37" spans="2:10" ht="21.9" customHeight="1">
       <c r="B37" s="4">
         <v>22</v>
       </c>
-      <c r="C37" s="78"/>
-[...8 lines deleted...]
-    <row r="38" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C37" s="73"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
+      <c r="F37" s="75"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="82"/>
+      <c r="J37" s="83"/>
+    </row>
+    <row r="38" spans="2:10" ht="21.9" customHeight="1">
       <c r="B38" s="4">
         <v>23</v>
       </c>
-      <c r="C38" s="78"/>
-[...3 lines deleted...]
-      <c r="G38" s="66">
+      <c r="C38" s="73"/>
+      <c r="D38" s="74"/>
+      <c r="E38" s="74"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="76">
         <v>23</v>
       </c>
-      <c r="H38" s="67"/>
-      <c r="I38" s="70">
+      <c r="H38" s="77"/>
+      <c r="I38" s="80">
         <v>24</v>
       </c>
-      <c r="J38" s="71"/>
-[...1 lines deleted...]
-    <row r="39" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J38" s="81"/>
+    </row>
+    <row r="39" spans="2:10" ht="21.9" customHeight="1">
       <c r="B39" s="4">
         <v>24</v>
       </c>
-      <c r="C39" s="78"/>
-[...8 lines deleted...]
-    <row r="40" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C39" s="73"/>
+      <c r="D39" s="74"/>
+      <c r="E39" s="74"/>
+      <c r="F39" s="75"/>
+      <c r="G39" s="78"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="82"/>
+      <c r="J39" s="83"/>
+    </row>
+    <row r="40" spans="2:10" ht="21.9" customHeight="1">
       <c r="B40" s="4">
         <v>25</v>
       </c>
-      <c r="C40" s="78"/>
-[...3 lines deleted...]
-      <c r="G40" s="66">
+      <c r="C40" s="73"/>
+      <c r="D40" s="74"/>
+      <c r="E40" s="74"/>
+      <c r="F40" s="75"/>
+      <c r="G40" s="76">
         <v>25</v>
       </c>
-      <c r="H40" s="67"/>
-      <c r="I40" s="70">
+      <c r="H40" s="77"/>
+      <c r="I40" s="80">
         <v>26</v>
       </c>
-      <c r="J40" s="71"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J40" s="81"/>
+    </row>
+    <row r="41" spans="2:10" ht="21.9" customHeight="1">
       <c r="B41" s="4">
         <v>26</v>
       </c>
-      <c r="C41" s="78"/>
-[...8 lines deleted...]
-    <row r="42" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C41" s="73"/>
+      <c r="D41" s="74"/>
+      <c r="E41" s="74"/>
+      <c r="F41" s="75"/>
+      <c r="G41" s="78"/>
+      <c r="H41" s="79"/>
+      <c r="I41" s="82"/>
+      <c r="J41" s="83"/>
+    </row>
+    <row r="42" spans="2:10" ht="21.9" customHeight="1">
       <c r="B42" s="4">
         <v>27</v>
       </c>
-      <c r="C42" s="78"/>
-[...3 lines deleted...]
-      <c r="G42" s="66">
+      <c r="C42" s="73"/>
+      <c r="D42" s="74"/>
+      <c r="E42" s="74"/>
+      <c r="F42" s="75"/>
+      <c r="G42" s="76">
         <v>27</v>
       </c>
-      <c r="H42" s="67"/>
-      <c r="I42" s="70">
+      <c r="H42" s="77"/>
+      <c r="I42" s="80">
         <v>28</v>
       </c>
-      <c r="J42" s="71"/>
-[...1 lines deleted...]
-    <row r="43" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J42" s="81"/>
+    </row>
+    <row r="43" spans="2:10" ht="21.9" customHeight="1">
       <c r="B43" s="4">
         <v>28</v>
       </c>
-      <c r="C43" s="78"/>
-[...8 lines deleted...]
-    <row r="44" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C43" s="73"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="75"/>
+      <c r="G43" s="78"/>
+      <c r="H43" s="79"/>
+      <c r="I43" s="82"/>
+      <c r="J43" s="83"/>
+    </row>
+    <row r="44" spans="2:10" ht="21.9" customHeight="1">
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="10"/>
       <c r="J44" s="10"/>
     </row>
-    <row r="45" spans="2:10" ht="21.95" customHeight="1">
+    <row r="45" spans="2:10" ht="21.9" customHeight="1">
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
     </row>
-    <row r="46" spans="2:10" ht="21.95" customHeight="1">
+    <row r="46" spans="2:10" ht="21.9" customHeight="1">
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="10"/>
       <c r="J46" s="10"/>
     </row>
-    <row r="47" spans="2:10" ht="21.95" customHeight="1">
+    <row r="47" spans="2:10" ht="21.9" customHeight="1">
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
     </row>
-    <row r="48" spans="2:10" ht="21.95" customHeight="1">
+    <row r="48" spans="2:10" ht="21.9" customHeight="1">
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
     </row>
-    <row r="49" spans="2:10" ht="21.95" customHeight="1">
+    <row r="49" spans="2:10" ht="21.9" customHeight="1">
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
     </row>
-    <row r="50" spans="2:10" ht="21.95" customHeight="1">
+    <row r="50" spans="2:10" ht="21.9" customHeight="1">
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
     </row>
-    <row r="51" spans="2:10" ht="21.95" customHeight="1">
+    <row r="51" spans="2:10" ht="21.9" customHeight="1">
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
     </row>
-    <row r="52" spans="2:10" ht="21.95" customHeight="1">
+    <row r="52" spans="2:10" ht="21.9" customHeight="1">
       <c r="B52" s="9">
         <v>29</v>
       </c>
       <c r="C52" s="84"/>
       <c r="D52" s="85"/>
       <c r="E52" s="85"/>
       <c r="F52" s="86"/>
-      <c r="G52" s="74">
+      <c r="G52" s="90">
         <v>29</v>
       </c>
-      <c r="H52" s="75"/>
-      <c r="I52" s="76">
+      <c r="H52" s="91"/>
+      <c r="I52" s="92">
         <v>30</v>
       </c>
-      <c r="J52" s="77"/>
-[...1 lines deleted...]
-    <row r="53" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J52" s="93"/>
+    </row>
+    <row r="53" spans="2:10" ht="21.9" customHeight="1">
       <c r="B53" s="4">
         <v>30</v>
       </c>
-      <c r="C53" s="78"/>
-[...8 lines deleted...]
-    <row r="54" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C53" s="73"/>
+      <c r="D53" s="74"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="75"/>
+      <c r="G53" s="78"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="82"/>
+      <c r="J53" s="83"/>
+    </row>
+    <row r="54" spans="2:10" ht="21.9" customHeight="1">
       <c r="B54" s="4">
         <v>31</v>
       </c>
-      <c r="C54" s="78"/>
-[...3 lines deleted...]
-      <c r="G54" s="66">
+      <c r="C54" s="73"/>
+      <c r="D54" s="74"/>
+      <c r="E54" s="74"/>
+      <c r="F54" s="75"/>
+      <c r="G54" s="76">
         <v>31</v>
       </c>
-      <c r="H54" s="67"/>
-      <c r="I54" s="70">
+      <c r="H54" s="77"/>
+      <c r="I54" s="80">
         <v>32</v>
       </c>
-      <c r="J54" s="71"/>
-[...1 lines deleted...]
-    <row r="55" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J54" s="81"/>
+    </row>
+    <row r="55" spans="2:10" ht="21.9" customHeight="1">
       <c r="B55" s="4">
         <v>32</v>
       </c>
-      <c r="C55" s="78"/>
-[...8 lines deleted...]
-    <row r="56" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C55" s="73"/>
+      <c r="D55" s="74"/>
+      <c r="E55" s="74"/>
+      <c r="F55" s="75"/>
+      <c r="G55" s="78"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="82"/>
+      <c r="J55" s="83"/>
+    </row>
+    <row r="56" spans="2:10" ht="21.9" customHeight="1">
       <c r="B56" s="4">
         <v>33</v>
       </c>
-      <c r="C56" s="78"/>
-[...3 lines deleted...]
-      <c r="G56" s="66">
+      <c r="C56" s="73"/>
+      <c r="D56" s="74"/>
+      <c r="E56" s="74"/>
+      <c r="F56" s="75"/>
+      <c r="G56" s="76">
         <v>33</v>
       </c>
-      <c r="H56" s="67"/>
-      <c r="I56" s="70">
+      <c r="H56" s="77"/>
+      <c r="I56" s="80">
         <v>34</v>
       </c>
-      <c r="J56" s="71"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J56" s="81"/>
+    </row>
+    <row r="57" spans="2:10" ht="21.9" customHeight="1">
       <c r="B57" s="4">
         <v>34</v>
       </c>
-      <c r="C57" s="78"/>
-[...8 lines deleted...]
-    <row r="58" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C57" s="73"/>
+      <c r="D57" s="74"/>
+      <c r="E57" s="74"/>
+      <c r="F57" s="75"/>
+      <c r="G57" s="78"/>
+      <c r="H57" s="79"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="83"/>
+    </row>
+    <row r="58" spans="2:10" ht="21.9" customHeight="1">
       <c r="B58" s="4">
         <v>35</v>
       </c>
-      <c r="C58" s="78"/>
-[...3 lines deleted...]
-      <c r="G58" s="66">
+      <c r="C58" s="73"/>
+      <c r="D58" s="74"/>
+      <c r="E58" s="74"/>
+      <c r="F58" s="75"/>
+      <c r="G58" s="76">
         <v>35</v>
       </c>
-      <c r="H58" s="67"/>
-      <c r="I58" s="70">
+      <c r="H58" s="77"/>
+      <c r="I58" s="80">
         <v>36</v>
       </c>
-      <c r="J58" s="71"/>
-[...1 lines deleted...]
-    <row r="59" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J58" s="81"/>
+    </row>
+    <row r="59" spans="2:10" ht="21.9" customHeight="1">
       <c r="B59" s="4">
         <v>36</v>
       </c>
-      <c r="C59" s="78"/>
-[...8 lines deleted...]
-    <row r="60" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C59" s="73"/>
+      <c r="D59" s="74"/>
+      <c r="E59" s="74"/>
+      <c r="F59" s="75"/>
+      <c r="G59" s="78"/>
+      <c r="H59" s="79"/>
+      <c r="I59" s="82"/>
+      <c r="J59" s="83"/>
+    </row>
+    <row r="60" spans="2:10" ht="21.9" customHeight="1">
       <c r="B60" s="4">
         <v>37</v>
       </c>
-      <c r="C60" s="78"/>
-[...3 lines deleted...]
-      <c r="G60" s="66">
+      <c r="C60" s="73"/>
+      <c r="D60" s="74"/>
+      <c r="E60" s="74"/>
+      <c r="F60" s="75"/>
+      <c r="G60" s="76">
         <v>37</v>
       </c>
-      <c r="H60" s="67"/>
-      <c r="I60" s="70">
+      <c r="H60" s="77"/>
+      <c r="I60" s="80">
         <v>38</v>
       </c>
-      <c r="J60" s="71"/>
-[...1 lines deleted...]
-    <row r="61" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J60" s="81"/>
+    </row>
+    <row r="61" spans="2:10" ht="21.9" customHeight="1">
       <c r="B61" s="4">
         <v>38</v>
       </c>
-      <c r="C61" s="78"/>
-[...8 lines deleted...]
-    <row r="62" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C61" s="73"/>
+      <c r="D61" s="74"/>
+      <c r="E61" s="74"/>
+      <c r="F61" s="75"/>
+      <c r="G61" s="78"/>
+      <c r="H61" s="79"/>
+      <c r="I61" s="82"/>
+      <c r="J61" s="83"/>
+    </row>
+    <row r="62" spans="2:10" ht="21.9" customHeight="1">
       <c r="B62" s="4">
         <v>39</v>
       </c>
-      <c r="C62" s="78"/>
-[...3 lines deleted...]
-      <c r="G62" s="66">
+      <c r="C62" s="73"/>
+      <c r="D62" s="74"/>
+      <c r="E62" s="74"/>
+      <c r="F62" s="75"/>
+      <c r="G62" s="76">
         <v>39</v>
       </c>
-      <c r="H62" s="67"/>
-      <c r="I62" s="70">
+      <c r="H62" s="77"/>
+      <c r="I62" s="80">
         <v>40</v>
       </c>
-      <c r="J62" s="71"/>
-[...1 lines deleted...]
-    <row r="63" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J62" s="81"/>
+    </row>
+    <row r="63" spans="2:10" ht="21.9" customHeight="1">
       <c r="B63" s="4">
         <v>40</v>
       </c>
-      <c r="C63" s="78"/>
-[...8 lines deleted...]
-    <row r="64" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C63" s="73"/>
+      <c r="D63" s="74"/>
+      <c r="E63" s="74"/>
+      <c r="F63" s="75"/>
+      <c r="G63" s="78"/>
+      <c r="H63" s="79"/>
+      <c r="I63" s="82"/>
+      <c r="J63" s="83"/>
+    </row>
+    <row r="64" spans="2:10" ht="21.9" customHeight="1">
       <c r="B64" s="4">
         <v>41</v>
       </c>
-      <c r="C64" s="78"/>
-[...3 lines deleted...]
-      <c r="G64" s="66">
+      <c r="C64" s="73"/>
+      <c r="D64" s="74"/>
+      <c r="E64" s="74"/>
+      <c r="F64" s="75"/>
+      <c r="G64" s="76">
         <v>41</v>
       </c>
-      <c r="H64" s="67"/>
-      <c r="I64" s="70">
+      <c r="H64" s="77"/>
+      <c r="I64" s="80">
         <v>42</v>
       </c>
-      <c r="J64" s="71"/>
-[...1 lines deleted...]
-    <row r="65" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J64" s="81"/>
+    </row>
+    <row r="65" spans="2:10" ht="21.9" customHeight="1">
       <c r="B65" s="4">
         <v>42</v>
       </c>
-      <c r="C65" s="78"/>
-[...8 lines deleted...]
-    <row r="66" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C65" s="73"/>
+      <c r="D65" s="74"/>
+      <c r="E65" s="74"/>
+      <c r="F65" s="75"/>
+      <c r="G65" s="78"/>
+      <c r="H65" s="79"/>
+      <c r="I65" s="82"/>
+      <c r="J65" s="83"/>
+    </row>
+    <row r="66" spans="2:10" ht="21.9" customHeight="1">
       <c r="B66" s="4">
         <v>43</v>
       </c>
-      <c r="C66" s="78"/>
-[...3 lines deleted...]
-      <c r="G66" s="66">
+      <c r="C66" s="73"/>
+      <c r="D66" s="74"/>
+      <c r="E66" s="74"/>
+      <c r="F66" s="75"/>
+      <c r="G66" s="76">
         <v>43</v>
       </c>
-      <c r="H66" s="67"/>
-      <c r="I66" s="70">
+      <c r="H66" s="77"/>
+      <c r="I66" s="80">
         <v>44</v>
       </c>
-      <c r="J66" s="71"/>
-[...1 lines deleted...]
-    <row r="67" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J66" s="81"/>
+    </row>
+    <row r="67" spans="2:10" ht="21.9" customHeight="1">
       <c r="B67" s="4">
         <v>44</v>
       </c>
-      <c r="C67" s="78"/>
-[...8 lines deleted...]
-    <row r="68" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C67" s="73"/>
+      <c r="D67" s="74"/>
+      <c r="E67" s="74"/>
+      <c r="F67" s="75"/>
+      <c r="G67" s="78"/>
+      <c r="H67" s="79"/>
+      <c r="I67" s="82"/>
+      <c r="J67" s="83"/>
+    </row>
+    <row r="68" spans="2:10" ht="21.9" customHeight="1">
       <c r="B68" s="4">
         <v>45</v>
       </c>
-      <c r="C68" s="78"/>
-[...3 lines deleted...]
-      <c r="G68" s="66">
+      <c r="C68" s="73"/>
+      <c r="D68" s="74"/>
+      <c r="E68" s="74"/>
+      <c r="F68" s="75"/>
+      <c r="G68" s="76">
         <v>45</v>
       </c>
-      <c r="H68" s="67"/>
-      <c r="I68" s="70">
+      <c r="H68" s="77"/>
+      <c r="I68" s="80">
         <v>46</v>
       </c>
-      <c r="J68" s="71"/>
-[...1 lines deleted...]
-    <row r="69" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J68" s="81"/>
+    </row>
+    <row r="69" spans="2:10" ht="21.9" customHeight="1">
       <c r="B69" s="4">
         <v>46</v>
       </c>
-      <c r="C69" s="78"/>
-[...8 lines deleted...]
-    <row r="70" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C69" s="73"/>
+      <c r="D69" s="74"/>
+      <c r="E69" s="74"/>
+      <c r="F69" s="75"/>
+      <c r="G69" s="78"/>
+      <c r="H69" s="79"/>
+      <c r="I69" s="82"/>
+      <c r="J69" s="83"/>
+    </row>
+    <row r="70" spans="2:10" ht="21.9" customHeight="1">
       <c r="B70" s="4">
         <v>47</v>
       </c>
-      <c r="C70" s="78"/>
-[...3 lines deleted...]
-      <c r="G70" s="66">
+      <c r="C70" s="73"/>
+      <c r="D70" s="74"/>
+      <c r="E70" s="74"/>
+      <c r="F70" s="75"/>
+      <c r="G70" s="76">
         <v>47</v>
       </c>
-      <c r="H70" s="67"/>
-      <c r="I70" s="70">
+      <c r="H70" s="77"/>
+      <c r="I70" s="80">
         <v>48</v>
       </c>
-      <c r="J70" s="71"/>
-[...1 lines deleted...]
-    <row r="71" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J70" s="81"/>
+    </row>
+    <row r="71" spans="2:10" ht="21.9" customHeight="1">
       <c r="B71" s="4">
         <v>48</v>
       </c>
-      <c r="C71" s="78"/>
-[...8 lines deleted...]
-    <row r="72" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C71" s="73"/>
+      <c r="D71" s="74"/>
+      <c r="E71" s="74"/>
+      <c r="F71" s="75"/>
+      <c r="G71" s="78"/>
+      <c r="H71" s="79"/>
+      <c r="I71" s="82"/>
+      <c r="J71" s="83"/>
+    </row>
+    <row r="72" spans="2:10" ht="21.9" customHeight="1">
       <c r="B72" s="4">
         <v>49</v>
       </c>
-      <c r="C72" s="78"/>
-[...3 lines deleted...]
-      <c r="G72" s="66">
+      <c r="C72" s="73"/>
+      <c r="D72" s="74"/>
+      <c r="E72" s="74"/>
+      <c r="F72" s="75"/>
+      <c r="G72" s="76">
         <v>49</v>
       </c>
-      <c r="H72" s="67"/>
-      <c r="I72" s="70">
+      <c r="H72" s="77"/>
+      <c r="I72" s="80">
         <v>50</v>
       </c>
-      <c r="J72" s="71"/>
-[...1 lines deleted...]
-    <row r="73" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J72" s="81"/>
+    </row>
+    <row r="73" spans="2:10" ht="21.9" customHeight="1">
       <c r="B73" s="4">
         <v>50</v>
       </c>
-      <c r="C73" s="78"/>
-[...8 lines deleted...]
-    <row r="74" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C73" s="73"/>
+      <c r="D73" s="74"/>
+      <c r="E73" s="74"/>
+      <c r="F73" s="75"/>
+      <c r="G73" s="78"/>
+      <c r="H73" s="79"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="83"/>
+    </row>
+    <row r="74" spans="2:10" ht="21.9" customHeight="1">
       <c r="B74" s="4">
         <v>51</v>
       </c>
-      <c r="C74" s="78"/>
-[...3 lines deleted...]
-      <c r="G74" s="66">
+      <c r="C74" s="73"/>
+      <c r="D74" s="74"/>
+      <c r="E74" s="74"/>
+      <c r="F74" s="75"/>
+      <c r="G74" s="76">
         <v>51</v>
       </c>
-      <c r="H74" s="67"/>
-      <c r="I74" s="70">
+      <c r="H74" s="77"/>
+      <c r="I74" s="80">
         <v>52</v>
       </c>
-      <c r="J74" s="71"/>
-[...1 lines deleted...]
-    <row r="75" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J74" s="81"/>
+    </row>
+    <row r="75" spans="2:10" ht="21.9" customHeight="1">
       <c r="B75" s="4">
         <v>52</v>
       </c>
-      <c r="C75" s="78"/>
-[...8 lines deleted...]
-    <row r="76" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C75" s="73"/>
+      <c r="D75" s="74"/>
+      <c r="E75" s="74"/>
+      <c r="F75" s="75"/>
+      <c r="G75" s="78"/>
+      <c r="H75" s="79"/>
+      <c r="I75" s="82"/>
+      <c r="J75" s="83"/>
+    </row>
+    <row r="76" spans="2:10" ht="21.9" customHeight="1">
       <c r="B76" s="4">
         <v>53</v>
       </c>
-      <c r="C76" s="78"/>
-[...3 lines deleted...]
-      <c r="G76" s="66">
+      <c r="C76" s="73"/>
+      <c r="D76" s="74"/>
+      <c r="E76" s="74"/>
+      <c r="F76" s="75"/>
+      <c r="G76" s="76">
         <v>53</v>
       </c>
-      <c r="H76" s="67"/>
-      <c r="I76" s="70">
+      <c r="H76" s="77"/>
+      <c r="I76" s="80">
         <v>54</v>
       </c>
-      <c r="J76" s="71"/>
-[...1 lines deleted...]
-    <row r="77" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J76" s="81"/>
+    </row>
+    <row r="77" spans="2:10" ht="21.9" customHeight="1">
       <c r="B77" s="4">
         <v>54</v>
       </c>
-      <c r="C77" s="78"/>
-[...8 lines deleted...]
-    <row r="78" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C77" s="73"/>
+      <c r="D77" s="74"/>
+      <c r="E77" s="74"/>
+      <c r="F77" s="75"/>
+      <c r="G77" s="78"/>
+      <c r="H77" s="79"/>
+      <c r="I77" s="82"/>
+      <c r="J77" s="83"/>
+    </row>
+    <row r="78" spans="2:10" ht="21.9" customHeight="1">
       <c r="B78" s="4">
         <v>55</v>
       </c>
-      <c r="C78" s="78"/>
-[...3 lines deleted...]
-      <c r="G78" s="66">
+      <c r="C78" s="73"/>
+      <c r="D78" s="74"/>
+      <c r="E78" s="74"/>
+      <c r="F78" s="75"/>
+      <c r="G78" s="76">
         <v>55</v>
       </c>
-      <c r="H78" s="67"/>
-      <c r="I78" s="70">
+      <c r="H78" s="77"/>
+      <c r="I78" s="80">
         <v>56</v>
       </c>
-      <c r="J78" s="71"/>
-[...1 lines deleted...]
-    <row r="79" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J78" s="81"/>
+    </row>
+    <row r="79" spans="2:10" ht="21.9" customHeight="1">
       <c r="B79" s="4">
         <v>56</v>
       </c>
-      <c r="C79" s="78"/>
-[...8 lines deleted...]
-    <row r="80" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C79" s="73"/>
+      <c r="D79" s="74"/>
+      <c r="E79" s="74"/>
+      <c r="F79" s="75"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="79"/>
+      <c r="I79" s="82"/>
+      <c r="J79" s="83"/>
+    </row>
+    <row r="80" spans="2:10" ht="21.9" customHeight="1">
       <c r="B80" s="4">
         <v>57</v>
       </c>
-      <c r="C80" s="78"/>
-[...3 lines deleted...]
-      <c r="G80" s="66">
+      <c r="C80" s="73"/>
+      <c r="D80" s="74"/>
+      <c r="E80" s="74"/>
+      <c r="F80" s="75"/>
+      <c r="G80" s="76">
         <v>57</v>
       </c>
-      <c r="H80" s="67"/>
-      <c r="I80" s="70">
+      <c r="H80" s="77"/>
+      <c r="I80" s="80">
         <v>58</v>
       </c>
-      <c r="J80" s="71"/>
-[...1 lines deleted...]
-    <row r="81" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J80" s="81"/>
+    </row>
+    <row r="81" spans="2:10" ht="21.9" customHeight="1">
       <c r="B81" s="4">
         <v>58</v>
       </c>
-      <c r="C81" s="78"/>
-[...8 lines deleted...]
-    <row r="82" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C81" s="73"/>
+      <c r="D81" s="74"/>
+      <c r="E81" s="74"/>
+      <c r="F81" s="75"/>
+      <c r="G81" s="78"/>
+      <c r="H81" s="79"/>
+      <c r="I81" s="82"/>
+      <c r="J81" s="83"/>
+    </row>
+    <row r="82" spans="2:10" ht="21.9" customHeight="1">
       <c r="B82" s="4">
         <v>59</v>
       </c>
-      <c r="C82" s="78"/>
-[...3 lines deleted...]
-      <c r="G82" s="66">
+      <c r="C82" s="73"/>
+      <c r="D82" s="74"/>
+      <c r="E82" s="74"/>
+      <c r="F82" s="75"/>
+      <c r="G82" s="76">
         <v>59</v>
       </c>
-      <c r="H82" s="67"/>
-      <c r="I82" s="70">
+      <c r="H82" s="77"/>
+      <c r="I82" s="80">
         <v>60</v>
       </c>
-      <c r="J82" s="71"/>
-[...1 lines deleted...]
-    <row r="83" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J82" s="81"/>
+    </row>
+    <row r="83" spans="2:10" ht="21.9" customHeight="1">
       <c r="B83" s="4">
         <v>60</v>
       </c>
-      <c r="C83" s="78"/>
-[...8 lines deleted...]
-    <row r="84" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C83" s="73"/>
+      <c r="D83" s="74"/>
+      <c r="E83" s="74"/>
+      <c r="F83" s="75"/>
+      <c r="G83" s="78"/>
+      <c r="H83" s="79"/>
+      <c r="I83" s="82"/>
+      <c r="J83" s="83"/>
+    </row>
+    <row r="84" spans="2:10" ht="21.9" customHeight="1">
       <c r="B84" s="4">
         <v>61</v>
       </c>
-      <c r="C84" s="78"/>
-[...3 lines deleted...]
-      <c r="G84" s="66">
+      <c r="C84" s="73"/>
+      <c r="D84" s="74"/>
+      <c r="E84" s="74"/>
+      <c r="F84" s="75"/>
+      <c r="G84" s="76">
         <v>61</v>
       </c>
-      <c r="H84" s="67"/>
-      <c r="I84" s="70">
+      <c r="H84" s="77"/>
+      <c r="I84" s="80">
         <v>62</v>
       </c>
-      <c r="J84" s="71"/>
-[...1 lines deleted...]
-    <row r="85" spans="2:10" ht="21.95" customHeight="1">
+      <c r="J84" s="81"/>
+    </row>
+    <row r="85" spans="2:10" ht="21.9" customHeight="1">
       <c r="B85" s="4">
         <v>62</v>
       </c>
-      <c r="C85" s="78"/>
-[...8 lines deleted...]
-    <row r="86" spans="2:10" ht="21.95" customHeight="1">
+      <c r="C85" s="73"/>
+      <c r="D85" s="74"/>
+      <c r="E85" s="74"/>
+      <c r="F85" s="75"/>
+      <c r="G85" s="78"/>
+      <c r="H85" s="79"/>
+      <c r="I85" s="82"/>
+      <c r="J85" s="83"/>
+    </row>
+    <row r="86" spans="2:10" ht="21.9" customHeight="1">
       <c r="B86" s="4">
         <v>63</v>
       </c>
-      <c r="C86" s="78"/>
-[...3 lines deleted...]
-      <c r="G86" s="66">
+      <c r="C86" s="73"/>
+      <c r="D86" s="74"/>
+      <c r="E86" s="74"/>
+      <c r="F86" s="75"/>
+      <c r="G86" s="76">
         <v>63</v>
       </c>
-      <c r="H86" s="67"/>
-[...3 lines deleted...]
-    <row r="87" spans="2:10" ht="21.95" customHeight="1">
+      <c r="H86" s="77"/>
+      <c r="I86" s="80"/>
+      <c r="J86" s="81"/>
+    </row>
+    <row r="87" spans="2:10" ht="21.9" customHeight="1">
       <c r="B87" s="12"/>
-      <c r="C87" s="81"/>
-[...6 lines deleted...]
-      <c r="J87" s="77"/>
+      <c r="C87" s="87"/>
+      <c r="D87" s="88"/>
+      <c r="E87" s="88"/>
+      <c r="F87" s="89"/>
+      <c r="G87" s="90"/>
+      <c r="H87" s="91"/>
+      <c r="I87" s="92"/>
+      <c r="J87" s="93"/>
     </row>
     <row r="88" spans="2:10">
       <c r="B88" s="13"/>
       <c r="C88" s="13"/>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
       <c r="F88" s="13"/>
       <c r="G88" s="13"/>
       <c r="H88" s="13"/>
       <c r="I88" s="13"/>
       <c r="J88" s="13"/>
     </row>
     <row r="89" spans="2:10">
       <c r="B89" s="14"/>
       <c r="C89" s="14"/>
       <c r="D89" s="14"/>
       <c r="E89" s="14"/>
       <c r="F89" s="14"/>
       <c r="G89" s="14"/>
       <c r="H89" s="14"/>
       <c r="I89" s="14"/>
       <c r="J89" s="14"/>
     </row>
     <row r="90" spans="2:10">
       <c r="B90" s="14"/>
       <c r="C90" s="14"/>
       <c r="D90" s="14"/>
       <c r="E90" s="14"/>
       <c r="F90" s="14"/>
       <c r="G90" s="14"/>
       <c r="H90" s="14" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I90" s="14"/>
       <c r="J90" s="14"/>
     </row>
     <row r="91" spans="2:10">
       <c r="B91" s="14"/>
       <c r="C91" s="14"/>
       <c r="D91" s="14"/>
       <c r="E91" s="14"/>
       <c r="F91" s="14"/>
       <c r="G91" s="14"/>
       <c r="H91" s="14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I91" s="14"/>
       <c r="J91" s="14"/>
     </row>
     <row r="92" spans="2:10">
       <c r="B92" s="14"/>
       <c r="C92" s="14"/>
       <c r="D92" s="14"/>
       <c r="E92" s="14"/>
       <c r="F92" s="14"/>
       <c r="G92" s="14"/>
       <c r="H92" s="14"/>
       <c r="I92" s="14"/>
       <c r="J92" s="14"/>
     </row>
     <row r="93" spans="2:10">
       <c r="B93" s="14"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
       <c r="E93" s="14"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
     </row>
     <row r="94" spans="2:10">
       <c r="B94" s="14"/>
       <c r="C94" s="14"/>
       <c r="D94" s="14"/>
       <c r="E94" s="14"/>
       <c r="F94" s="14"/>
       <c r="G94" s="14"/>
       <c r="H94" s="14"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
     </row>
     <row r="95" spans="2:10">
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
       <c r="E95" s="14"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="14" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I95" s="14"/>
       <c r="J95" s="14"/>
     </row>
     <row r="96" spans="2:10">
       <c r="B96" s="14"/>
       <c r="C96" s="14"/>
       <c r="D96" s="14"/>
       <c r="E96" s="14"/>
       <c r="F96" s="14"/>
       <c r="G96" s="14"/>
       <c r="H96" s="14" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="I96" s="14"/>
       <c r="J96" s="14"/>
     </row>
     <row r="97" spans="2:10">
       <c r="B97" s="14"/>
       <c r="C97" s="14"/>
       <c r="D97" s="14"/>
       <c r="E97" s="14"/>
       <c r="F97" s="14"/>
       <c r="G97" s="14"/>
       <c r="H97" s="14"/>
       <c r="I97" s="14"/>
       <c r="J97" s="14"/>
     </row>
     <row r="98" spans="2:10">
       <c r="B98" s="14"/>
       <c r="C98" s="14"/>
       <c r="D98" s="14"/>
       <c r="E98" s="14"/>
       <c r="F98" s="14"/>
       <c r="G98" s="14"/>
       <c r="H98" s="14"/>
       <c r="I98" s="14"/>
       <c r="J98" s="14"/>
@@ -5375,186 +5354,186 @@
     </row>
     <row r="212" spans="2:10">
       <c r="B212" s="14"/>
       <c r="C212" s="14"/>
       <c r="D212" s="14"/>
       <c r="E212" s="14"/>
       <c r="F212" s="14"/>
       <c r="G212" s="14"/>
       <c r="H212" s="14"/>
       <c r="I212" s="14"/>
       <c r="J212" s="14"/>
     </row>
     <row r="213" spans="2:10">
       <c r="B213" s="14"/>
       <c r="C213" s="14"/>
       <c r="D213" s="14"/>
       <c r="E213" s="14"/>
       <c r="F213" s="14"/>
       <c r="G213" s="14"/>
       <c r="H213" s="14"/>
       <c r="I213" s="14"/>
       <c r="J213" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="136">
-    <mergeCell ref="D2:K2"/>
-[...88 lines deleted...]
-    <mergeCell ref="I82:J83"/>
+    <mergeCell ref="G18:H19"/>
+    <mergeCell ref="I18:J19"/>
+    <mergeCell ref="G26:H27"/>
+    <mergeCell ref="I26:J27"/>
+    <mergeCell ref="G42:H43"/>
+    <mergeCell ref="I42:J43"/>
+    <mergeCell ref="G22:H23"/>
+    <mergeCell ref="I22:J23"/>
+    <mergeCell ref="G32:H33"/>
+    <mergeCell ref="I32:J33"/>
+    <mergeCell ref="G40:H41"/>
+    <mergeCell ref="I40:J41"/>
+    <mergeCell ref="G38:H39"/>
+    <mergeCell ref="I38:J39"/>
+    <mergeCell ref="G20:H21"/>
+    <mergeCell ref="I20:J21"/>
+    <mergeCell ref="G34:H35"/>
+    <mergeCell ref="I34:J35"/>
+    <mergeCell ref="G30:H31"/>
+    <mergeCell ref="I30:J31"/>
+    <mergeCell ref="G24:H25"/>
+    <mergeCell ref="I24:J25"/>
     <mergeCell ref="G68:H69"/>
     <mergeCell ref="I68:J69"/>
     <mergeCell ref="G70:H71"/>
     <mergeCell ref="I70:J71"/>
     <mergeCell ref="G62:H63"/>
     <mergeCell ref="I62:J63"/>
     <mergeCell ref="G64:H65"/>
     <mergeCell ref="I64:J65"/>
     <mergeCell ref="G28:H29"/>
     <mergeCell ref="I28:J29"/>
     <mergeCell ref="G56:H57"/>
     <mergeCell ref="I56:J57"/>
     <mergeCell ref="G58:H59"/>
     <mergeCell ref="I58:J59"/>
     <mergeCell ref="G66:H67"/>
     <mergeCell ref="I66:J67"/>
     <mergeCell ref="G36:H37"/>
     <mergeCell ref="I36:J37"/>
     <mergeCell ref="G60:H61"/>
     <mergeCell ref="I60:J61"/>
     <mergeCell ref="G54:H55"/>
     <mergeCell ref="I54:J55"/>
     <mergeCell ref="G52:H53"/>
     <mergeCell ref="I52:J53"/>
-    <mergeCell ref="G18:H19"/>
-[...20 lines deleted...]
-    <mergeCell ref="I24:J25"/>
+    <mergeCell ref="I72:J73"/>
+    <mergeCell ref="G80:H81"/>
+    <mergeCell ref="I80:J81"/>
+    <mergeCell ref="G74:H75"/>
+    <mergeCell ref="I74:J75"/>
+    <mergeCell ref="G76:H77"/>
+    <mergeCell ref="I76:J77"/>
+    <mergeCell ref="G86:H87"/>
+    <mergeCell ref="I86:J87"/>
+    <mergeCell ref="G78:H79"/>
+    <mergeCell ref="I78:J79"/>
+    <mergeCell ref="G84:H85"/>
+    <mergeCell ref="I84:J85"/>
+    <mergeCell ref="G82:H83"/>
+    <mergeCell ref="I82:J83"/>
+    <mergeCell ref="C80:F80"/>
+    <mergeCell ref="C81:F81"/>
+    <mergeCell ref="C82:F82"/>
+    <mergeCell ref="C83:F83"/>
+    <mergeCell ref="C84:F84"/>
+    <mergeCell ref="C85:F85"/>
+    <mergeCell ref="C86:F86"/>
+    <mergeCell ref="C87:F87"/>
+    <mergeCell ref="G72:H73"/>
+    <mergeCell ref="C71:F71"/>
+    <mergeCell ref="C72:F72"/>
+    <mergeCell ref="C73:F73"/>
+    <mergeCell ref="C74:F74"/>
+    <mergeCell ref="C75:F75"/>
+    <mergeCell ref="C76:F76"/>
+    <mergeCell ref="C77:F77"/>
+    <mergeCell ref="C78:F78"/>
+    <mergeCell ref="C79:F79"/>
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="C65:F65"/>
+    <mergeCell ref="C66:F66"/>
+    <mergeCell ref="C67:F67"/>
+    <mergeCell ref="C68:F68"/>
+    <mergeCell ref="C69:F69"/>
+    <mergeCell ref="C70:F70"/>
+    <mergeCell ref="C53:F53"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="C58:F58"/>
+    <mergeCell ref="C59:F59"/>
+    <mergeCell ref="C60:F60"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="D3:K3"/>
+    <mergeCell ref="D4:K4"/>
+    <mergeCell ref="D5:K5"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:H17"/>
+    <mergeCell ref="I16:J17"/>
+    <mergeCell ref="C17:F17"/>
   </mergeCells>
   <pageMargins left="0.39370078740157499" right="0.196850393700787" top="0.39370078740157499" bottom="0.196850393700787" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="5" fitToWidth="0" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet6</vt:lpstr>